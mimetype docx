--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,1399 +75,1399 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie sensible. L'épaisseur des sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zone blanche. Mathias Poisson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Galerie - Musée d'Allevard les-Bains, 2025, 978-2-9599574-0-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayn el-Sira, Le Caire. Talents bâtisseurs versus architecture imposée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Boucheron &amp; Maria Anita Palumbo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entre-deux-barres. Une ethnographie de la transformation des ensembles de logements collectifs par leurs habitants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, 672 p., 2022, 978-2-86272-742-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les parcours de personnages de roman pour saisir la dimension sensible, performative et identitaire des mobilités. Mélo de Frédéric Ciriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographies en mouvement. Parcours sensible. Narration et participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-40, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville d'Oran, marge paroxystique dans La Peste de Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nora Semmoud &amp; Pierre Signoles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exister et résister dans les marges urbaines. Villes du Bassin méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.106-125, 2020, 978-2-8004-1749-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hidden side of Poste restante. Beyrouth. A view of the Lebanese countryside in Wartime&amp;quot;, in Mauricette Fournier (Edited), Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01766870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exciting experience of cartography: revealing some hidden dimensions in detective novels. L'Ombre du vent by C.R. Zafon and Trilogy Fabio Montale by J.-C. Izzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARTOGRAPHIER LES RÉCITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, CERAMAC, 9782845166363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARGINI DELLA CITTÀ E POLITICHE URBANE. IL CASO DI CHERARBA NELLA PERIFERIA DI ALGERI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino della Societa' Geografica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serie XIII - Volume VII (Fascicolo 1), pp.31-53, 2014, Forme, Spazi e tempi della marginalità</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayn el-Sira ou les petits arrangements avec l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Deboulet &amp; Michèle Jolé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-64, 2013, 978-2-8111-0834-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AYN AL-SIRA OU LES PETITS ARRANGEMENTS AVEC L'ESPACE. FABRICATION, USAGES ET CHANGEMENTS SOCIAUX DANS UNE CITÉ D'HABITAT POPULAIRE DU CAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khartala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Barcelone de L'Ombre du vent de Carlos Ruiz Zafon, héroïne d'une géographie sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Madœuf &amp; Raffaele Cattedra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les villes. Panoramas du monde urbain contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUFR Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-270, 2012, Villes &amp; Territoires, 978-2-86906-288-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie sensible (TEMPO #3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus #6, rencontre annuelle des écritures alternatives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrique des écritures ethnographiques; Mucem, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits et cartes sensibles : écritures croisées des espaces méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.425-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rekacewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire): de la cartographie au SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes de la connaissance,actes du colloque Cartographie, géographie et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire) : de la cartographie au SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie, Géographie et Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Tours, France. pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00830566v1</w:t>
-              </w:r>
-[...900 lines deleted...]
-                <w:t xml:space="preserve">halshs-00830558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1479,252 +1479,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printemps des Cartes 2023 - Préface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Printemps des cartes 2023 - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 255, pp.7-13. </w:t>
+              <w:t xml:space="preserve">, 2024, 255, pp.15-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056420v1</w:t>
+                <w:t xml:space="preserve">hal-05056437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printemps des cartes 2023 - Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printemps des Cartes 2023 - Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 255, pp.15-17. </w:t>
+              <w:t xml:space="preserve">, 2024, 255, pp.7-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056437v1</w:t>
+                <w:t xml:space="preserve">hal-05056420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre à l'honneur un festival de cartographie grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la Fête de la Science ne rime pas (seulement) avec Sciences dures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,221 +1990,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traversée orientée du quartier marseillais du Panier sur les pas de l’écrivain Jean-Claude Izzo : une proposition pédagogique pour faire de la géographie différemment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sentiments et territoires d'une &amp;quot;révolution&amp;quot; (Le Caire, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et société </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Promenade(s) et sociétés en mouvement, 6 (2), pp.164-197</w:t>
+              <w:t xml:space="preserve">Cause commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087312v1</w:t>
+                <w:t xml:space="preserve">halshs-03113556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiments et territoires d'une &amp;quot;révolution&amp;quot; (Le Caire, 2011)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La traversée orientée du quartier marseillais du Panier sur les pas de l’écrivain Jean-Claude Izzo : une proposition pédagogique pour faire de la géographie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cause commune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19</w:t>
+              <w:t xml:space="preserve">Enjeux et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Promenade(s) et sociétés en mouvement, 6 (2), pp.164-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03113556v1</w:t>
+                <w:t xml:space="preserve">halshs-05087312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du Marseille d’un héros de roman policier (Total Khéops de J.-C. Izzo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2314,338 +2314,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours augmentés, une expérience sensible entre arts et sciences sociales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction aux Actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423810v1</w:t>
+                <w:t xml:space="preserve">halshs-05087386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux Actes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parcours augmentés, une expérience sensible entre arts et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087386v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing, living in and belonging to the community of Montlouis-sur-Loire. Territorial identity for middle class residents of a small suburb of the city of Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’urbanisation diffuse : un difficile mais inévitable défi d’aménagement, 58 (165), pp.441-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,64 +2670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un grand ensemble au Caire. ‘Ayn El-Sira ou les petits arrangements avec l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2797,51 +2797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous les panneaux, la ville : cartographier la publicité à Koweït City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,57 +2853,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Présentation des Partenaires du Projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Objectifs du Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,81 +2930,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006196v1</w:t>
+                <w:t xml:space="preserve">halshs-00006199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Objectifs du Projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Présentation des Partenaires du Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,81 +3031,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006199v1</w:t>
+                <w:t xml:space="preserve">halshs-00006196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Réalisations et Calendrier 1 du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,57 +3156,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROMED Patrimoines partagés : Réalisations et Calendrier 2 du Projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Conclusions et Perspectives du Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,81 +3233,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006202v1</w:t>
+                <w:t xml:space="preserve">halshs-00006203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Conclusions et Perspectives du Projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">EUROMED Patrimoines partagés : Réalisations et Calendrier 2 du Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,717 +3334,717 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006203v1</w:t>
+                <w:t xml:space="preserve">halshs-00006202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Caire 2011 : amour, sentiments et territoires d'une &amp;quot;révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cagliari. Geografie e visioni di una città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Tanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Aru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FrancoAngeli, 240 p., 2021, 978-88-917-9913-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bahoken</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03455100v1</w:t>
+                <w:t xml:space="preserve">halshs-05087283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cagliari. Geografie e visioni di una città</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">204 p., 2021, cartomob</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087283v1</w:t>
+                <w:t xml:space="preserve">hal-03455100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies en mouvement. Parcours sensibles, narration et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°4, 308 p., 2021, Territoires, 978-2-84516-642_4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 437 p., 2020, coll. "Villes &amp; Territoires", 978-2-86906-750-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03083308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges urbaines et néolibéralisme en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais. 2014, 978-2-86906-357-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Legros</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01088646v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">halshs-05087301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4062,64 +4062,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la petite histoire raconte la grande : J'ai couru vers le Nil pour dire la révolution de 2011 au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.281-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,64 +4144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits arrangements avec l'espace dans une cité d'habitat populaire ('Ayn al-Sira, Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.199-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4226,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.302-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4327,64 +4327,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un grand ensemble au Caire. 'Ayn el-Sira ou les petits arrangements avec l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint-Dié-des-Vosges, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4409,64 +4409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations et changements sociaux dans un grand ensemble (Caire, Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters pour l'exposition "Populaire, Précaire ? – Regards croisés sur un habitat majoritaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,273 +4485,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Caire, fête des saint(e)s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maroc, les défis de l'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Madoeuf</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Dié-des-Vosges, France. , 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006192v1</w:t>
+                <w:t xml:space="preserve">halshs-00006194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casablanca, la Mosquée et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Cattedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Dié-des-Vosges, France. , 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroc, les défis de l'urbanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le Caire, fête des saint(e)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Troin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Dié-des-Vosges, France. , 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006194v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4906,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tanca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Aru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tanca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Aru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>