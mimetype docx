--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -75,1399 +75,1399 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartographie sensible (TEMPO #3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus #6, rencontre annuelle des écritures alternatives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrique des écritures ethnographiques; Mucem, Jun 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits et cartes sensibles : écritures croisées des espaces méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.425-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rekacewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire): de la cartographie au SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cartes de la connaissance,actes du colloque Cartographie, géographie et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.147-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine architectural à Héliopolis (Le Caire) : de la cartographie au SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographie, Géographie et Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Tours, France. pp.147-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sensible. L'épaisseur des sentiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zone blanche. Mathias Poisson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Galerie - Musée d'Allevard les-Bains, 2025, 978-2-9599574-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayn el-Sira, Le Caire. Talents bâtisseurs versus architecture imposée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Boucheron &amp; Maria Anita Palumbo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entre-deux-barres. Une ethnographie de la transformation des ensembles de logements collectifs par leurs habitants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, 672 p., 2022, 978-2-86272-742-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les parcours de personnages de roman pour saisir la dimension sensible, performative et identitaire des mobilités. Mélo de Frédéric Ciriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographies en mouvement. Parcours sensible. Narration et participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-40, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville d'Oran, marge paroxystique dans La Peste de Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nora Semmoud &amp; Pierre Signoles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exister et résister dans les marges urbaines. Villes du Bassin méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106-125, 2020, 978-2-8004-1749-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden side of Poste restante. Beyrouth. A view of the Lebanese countryside in Wartime&amp;quot;, in Mauricette Fournier (Edited), Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01766870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exciting experience of cartography: revealing some hidden dimensions in detective novels. L'Ombre du vent by C.R. Zafon and Trilogy Fabio Montale by J.-C. Izzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARTOGRAPHIER LES RÉCITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, CERAMAC, 9782845166363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARGINI DELLA CITTÀ E POLITICHE URBANE. IL CASO DI CHERARBA NELLA PERIFERIA DI ALGERI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Societa' Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serie XIII - Volume VII (Fascicolo 1), pp.31-53, 2014, Forme, Spazi e tempi della marginalità</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayn el-Sira ou les petits arrangements avec l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Deboulet &amp; Michèle Jolé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-64, 2013, 978-2-8111-0834-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00830561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AYN AL-SIRA OU LES PETITS ARRANGEMENTS AVEC L'ESPACE. FABRICATION, USAGES ET CHANGEMENTS SOCIAUX DANS UNE CITÉ D'HABITAT POPULAIRE DU CAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khartala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Barcelone de L'Ombre du vent de Carlos Ruiz Zafon, héroïne d'une géographie sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Madœuf &amp; Raffaele Cattedra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les villes. Panoramas du monde urbain contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFR Tours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-270, 2012, Villes &amp; Territoires, 978-2-86906-288-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00830558v1</w:t>
-              </w:r>
-[...466 lines deleted...]
-                <w:t xml:space="preserve">halshs-00830566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1479,252 +1479,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printemps des cartes 2023 - Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printemps des Cartes 2023 - Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 255, pp.15-17. </w:t>
+              <w:t xml:space="preserve">, 2024, 255, pp.7-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056437v1</w:t>
+                <w:t xml:space="preserve">hal-05056420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printemps des Cartes 2023 - Préface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Printemps des cartes 2023 - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 255, pp.7-13. </w:t>
+              <w:t xml:space="preserve">, 2024, 255, pp.15-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-46087847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056420v1</w:t>
+                <w:t xml:space="preserve">hal-05056437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre à l'honneur un festival de cartographie grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la Fête de la Science ne rime pas (seulement) avec Sciences dures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,221 +1990,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiments et territoires d'une &amp;quot;révolution&amp;quot; (Le Caire, 2011)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La traversée orientée du quartier marseillais du Panier sur les pas de l’écrivain Jean-Claude Izzo : une proposition pédagogique pour faire de la géographie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cause commune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19</w:t>
+              <w:t xml:space="preserve">Enjeux et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Promenade(s) et sociétés en mouvement, 6 (2), pp.164-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03113556v1</w:t>
+                <w:t xml:space="preserve">halshs-05087312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traversée orientée du quartier marseillais du Panier sur les pas de l’écrivain Jean-Claude Izzo : une proposition pédagogique pour faire de la géographie différemment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sentiments et territoires d'une &amp;quot;révolution&amp;quot; (Le Caire, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et société </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Promenade(s) et sociétés en mouvement, 6 (2), pp.164-197</w:t>
+              <w:t xml:space="preserve">Cause commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087312v1</w:t>
+                <w:t xml:space="preserve">halshs-03113556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du Marseille d’un héros de roman policier (Total Khéops de J.-C. Izzo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rosemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2314,338 +2314,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux Actes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parcours augmentés, une expérience sensible entre arts et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087386v1</w:t>
+                <w:t xml:space="preserve">halshs-01423810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours augmentés, une expérience sensible entre arts et sciences sociales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction aux Actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423810v1</w:t>
+                <w:t xml:space="preserve">halshs-05087386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing, living in and belonging to the community of Montlouis-sur-Loire. Territorial identity for middle class residents of a small suburb of the city of Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’urbanisation diffuse : un difficile mais inévitable défi d’aménagement, 58 (165), pp.441-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2670,64 +2670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un grand ensemble au Caire. ‘Ayn El-Sira ou les petits arrangements avec l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2797,51 +2797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous les panneaux, la ville : cartographier la publicité à Koweït City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,57 +2853,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Objectifs du Projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Présentation des Partenaires du Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,81 +2930,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006199v1</w:t>
+                <w:t xml:space="preserve">halshs-00006196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Présentation des Partenaires du Projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Objectifs du Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,81 +3031,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006196v1</w:t>
+                <w:t xml:space="preserve">halshs-00006199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Réalisations et Calendrier 1 du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Conclusions et Perspectives du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,51 +3263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROMED Patrimoines partagés : Réalisations et Calendrier 2 du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,716 +3335,716 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">204 p., 2021, cartomob</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagliari. Geografie e visioni di una città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Tanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Aru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FrancoAngeli, 240 p., 2021, 978-88-917-9913-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographies en mouvement. Parcours sensibles, narration et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°4, 308 p., 2021, Territoires, 978-2-84516-642_4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 437 p., 2020, coll. "Villes &amp; Territoires", 978-2-86906-750-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges urbaines et néolibéralisme en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais. 2014, 978-2-86906-357-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01088646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Caire 2011 : amour, sentiments et territoires d'une &amp;quot;révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087301v1</w:t>
-              </w:r>
-[...557 lines deleted...]
-                <w:t xml:space="preserve">halshs-01088646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4062,64 +4062,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la petite histoire raconte la grande : J'ai couru vers le Nil pour dire la révolution de 2011 au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.281-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,64 +4144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits arrangements avec l'espace dans une cité d'habitat populaire ('Ayn al-Sira, Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.199-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4226,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.302-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4327,64 +4327,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un grand ensemble au Caire. 'Ayn el-Sira ou les petits arrangements avec l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint-Dié-des-Vosges, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4409,64 +4409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations et changements sociaux dans un grand ensemble (Caire, Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters pour l'exposition "Populaire, Précaire ? – Regards croisés sur un habitat majoritaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,273 +4485,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroc, les défis de l'urbanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Caire, fête des saint(e)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Troin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Dié-des-Vosges, France. , 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00006194v1</w:t>
+                <w:t xml:space="preserve">halshs-00006192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casablanca, la Mosquée et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Cattedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Dié-des-Vosges, France. , 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Caire, fête des saint(e)s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maroc, les défis de l'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Madoeuf</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Dié-des-Vosges, France. , 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006192v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4906,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tanca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Aru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087830" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-46087847" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz353cwvtgnjjlp-46096225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Tanca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Aru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/98-cartographies-en-mouvement-9782845166424.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>