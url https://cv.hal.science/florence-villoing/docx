--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Villoing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7769-7278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie française à l’aube du XXI e siècle : enjeux théoriques et empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 228 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.228.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité morphologique des verbes du créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 | 1-2, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Passino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pescarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.6823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the distributional properties of rival -age suffixation and verb to noun conversion in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des formes et des sens en morphologie dérivationnelle, XLIII (1), pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and Means interpretation of deverbals: the role of ambigous stative verbs in French VN compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.164-186. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of rival -ion, -age and -ment selected verbal bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (26), pp.29-52. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire étymologique des créoles français d’Amérique. Première Partie: Mots d’origine française. 3 volumes. By Annegret Bollée, Dominique Fattier & Ingrid Neumann-Holzschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.196-200. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.00055.vil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stative verbs and French Verb-Noun compounds: a discreet preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.90-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suffixation en –asyon et en –é en créole guadeloupéen : deux cas de réanalyse morphologiques du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV, pp.32-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.473-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens morphologiquement construit et procédés concurrents : les noms de spécialistes en –logue et –logiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-36 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsp.1377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition néoclassique en –logue et en –logiste : les noms en –logue sont ils encore des noms de spécialistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux aspects sur les nominalisations : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nouveaux aspects sur les nominalisations, 20, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.29-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/probus-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect grammatical dans les nominalisations en français : les déverbaux en –age et –ée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalry in French -age and -ée Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6042/2010, pp.284-294. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14287-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical : Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN du français : arguments en faveur d'une construction morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la morphologie dans la grammaire comparée du XIXè siècle : le témoignage des mots composés du type [VN]N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderne Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.107-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle, au XIXè siècle, autour des mots composés du type [VN]N : quels enjeux pour la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le statut d’unité lexicale, 40, pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations sans base verbale suffixées en -ion , -age et -ment du français : conditions morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.07002, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213807002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What French eventive nominalizations without verbal bases tell usabout the salience of paradigmatic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrid International Symposium of Morphology (ISMO 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaures, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerNom : une base de paires morphologiques acquise sur très gros corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French -age suffixation versus verb to noun conversion: quantitative approaches on surface and underlying properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2019 (Second International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité Paris Diderot, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Analogy through a distributional analysis: the rivalry between French deverbal suffixation in -age and verb to noun conversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and means interpretation of deverbals: the role of ambiguous stative verbs in French V-N compounding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Nominalization (JENOM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stuttgart, Jun 2019, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French converted nouns/verbs as a paradigm: how did the verbal suffixation with –é in Creole emerge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParadigMo (First Workshop on Paradigmatic Word Formation Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three affixations in Guadeloupean Creole inherited from French: morphological reanalysis or grammaticalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies (FACS5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cas de réanalyse de règles morphologiques en créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès International d’Etudes Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie Mahaue, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de verbes dénominaux en guadeloupéen : la part de l’héritage et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162708004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agglutination à la triangulation ou comment expliquer certaines séries morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Modial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1813-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Semantics of derivational morphology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization with –age and the instrument reading: morphological constraints on the semantico-argumentational properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JENOM 5 (The 5th Workshop on Nominalizations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de taille dans les mots composés : quand la phonologie entre en concurrence avec les contraintes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1425-1440, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d'événement en –age et en –ée : une différenciation fondée sur l'aspect grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp. 945-968, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes : morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les noms déverbaux : quelle relation avec la structure argumentale du verbe de base ? Le cas des noms en –oir(e) du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1539-1557, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting French deverbal -oir nouns : evidence from dictionaries and Web corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ithaca, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Cutthroats Anything to Do with Tracheotomes? Distinctive Properties of VN vs. NV Compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie und romanistische Sprachwissenschaf, Arbeitspapier Nr.120, Universität Konstanz Fachbereich Sprachwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Konstanz, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Romanistentages in Saarbrücken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have cutthroats anything to do with tracheotomes ? Distinctive properties of VN vs NV compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases des opérations de construction morphologiques sont des unités sémantiquement spécifiées. Illustration à la lumière de la composition [VN]N/A du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-jardinier, aide sage-femme, mots composés ou préfixés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Lesselingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">couche-dehors et lève-tôt sont-ils des construits morphologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nominalizations on nominal/adjectival bases: morpho-semantic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited French morphological schemas in Creole: a case of French variation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations : nouveaux aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lexèmes à forme unique : comment le créole réanalyse les dérivations du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.115-154, 2018, 978-3-96110-110-8. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1406997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperçus de morphologie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.175-198, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN du français a-t-elle un correspondant en anglais ? Similitudes et différences entre la composition VN du français et NN de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition dans une perspective typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presse Université, pp.211-235, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés [VN] N/A du français : réflexions épistémologiques et propositions d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X-Nanterre, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des noms déverbaux du français : une approche morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8 Vincennes Saint-Denis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01742411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Villoing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7769-7278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie française à l’aube du XXI e siècle : enjeux théoriques et empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 228 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.228.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité morphologique des verbes du créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 | 1-2, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Passino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pescarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.6823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the distributional properties of rival -age suffixation and verb to noun conversion in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des formes et des sens en morphologie dérivationnelle, XLIII (1), pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of rival -ion, -age and -ment selected verbal bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (26), pp.29-52. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire étymologique des créoles français d’Amérique. Première Partie: Mots d’origine française. 3 volumes. By Annegret Bollée, Dominique Fattier & Ingrid Neumann-Holzschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.196-200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.00055.vil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and Means interpretation of deverbals: the role of ambigous stative verbs in French VN compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.164-186. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stative verbs and French Verb-Noun compounds: a discreet preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.90-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suffixation en –asyon et en –é en créole guadeloupéen : deux cas de réanalyse morphologiques du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV, pp.32-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.473-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens morphologiquement construit et procédés concurrents : les noms de spécialistes en –logue et –logiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-36 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsp.1377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition néoclassique en –logue et en –logiste : les noms en –logue sont ils encore des noms de spécialistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nouveaux aspects sur les nominalisations, 20, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.29-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/probus-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect grammatical dans les nominalisations en français : les déverbaux en –age et –ée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux aspects sur les nominalisations : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical : Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalry in French -age and -ée Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6042/2010, pp.284-294. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14287-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN du français : arguments en faveur d'une construction morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la morphologie dans la grammaire comparée du XIXè siècle : le témoignage des mots composés du type [VN]N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderne Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.107-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle, au XIXè siècle, autour des mots composés du type [VN]N : quels enjeux pour la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le statut d’unité lexicale, 40, pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations sans base verbale suffixées en -ion , -age et -ment du français : conditions morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.07002, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213807002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What French eventive nominalizations without verbal bases tell usabout the salience of paradigmatic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrid International Symposium of Morphology (ISMO 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaures, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerNom : une base de paires morphologiques acquise sur très gros corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French -age suffixation versus verb to noun conversion: quantitative approaches on surface and underlying properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2019 (Second International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité Paris Diderot, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Analogy through a distributional analysis: the rivalry between French deverbal suffixation in -age and verb to noun conversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and means interpretation of deverbals: the role of ambiguous stative verbs in French V-N compounding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Nominalization (JENOM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stuttgart, Jun 2019, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French converted nouns/verbs as a paradigm: how did the verbal suffixation with –é in Creole emerge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParadigMo (First Workshop on Paradigmatic Word Formation Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three affixations in Guadeloupean Creole inherited from French: morphological reanalysis or grammaticalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies (FACS5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cas de réanalyse de règles morphologiques en créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès International d’Etudes Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie Mahaue, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de verbes dénominaux en guadeloupéen : la part de l’héritage et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162708004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agglutination à la triangulation ou comment expliquer certaines séries morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Modial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1813-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Semantics of derivational morphology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization with –age and the instrument reading: morphological constraints on the semantico-argumentational properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JENOM 5 (The 5th Workshop on Nominalizations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de taille dans les mots composés : quand la phonologie entre en concurrence avec les contraintes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1425-1440, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d'événement en –age et en –ée : une différenciation fondée sur l'aspect grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp. 945-968, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes : morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les noms déverbaux : quelle relation avec la structure argumentale du verbe de base ? Le cas des noms en –oir(e) du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1539-1557, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Cutthroats Anything to Do with Tracheotomes? Distinctive Properties of VN vs. NV Compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting French deverbal -oir nouns : evidence from dictionaries and Web corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ithaca, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Romanistentages in Saarbrücken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie und romanistische Sprachwissenschaf, Arbeitspapier Nr.120, Universität Konstanz Fachbereich Sprachwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Konstanz, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have cutthroats anything to do with tracheotomes ? Distinctive properties of VN vs NV compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-jardinier, aide sage-femme, mots composés ou préfixés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Lesselingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases des opérations de construction morphologiques sont des unités sémantiquement spécifiées. Illustration à la lumière de la composition [VN]N/A du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">couche-dehors et lève-tôt sont-ils des construits morphologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nominalizations on nominal/adjectival bases: morpho-semantic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited French morphological schemas in Creole: a case of French variation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations : nouveaux aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lexèmes à forme unique : comment le créole réanalyse les dérivations du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.115-154, 2018, 978-3-96110-110-8. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1406997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperçus de morphologie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.175-198, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN du français a-t-elle un correspondant en anglais ? Similitudes et différences entre la composition VN du français et NN de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition dans une perspective typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presse Université, pp.211-235, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés [VN] N/A du français : réflexions épistémologiques et propositions d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X-Nanterre, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des noms déverbaux du français : une approche morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8 Vincennes Saint-Denis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01742411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9594ED50"/>
+    <w:nsid w:val="0DBF4727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-villoing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Missud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.755" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00055.vil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/probus-2012-0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Karen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14287-1_29" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213807002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784780v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162708004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Lesselingue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406997" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01742411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-villoing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Missud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.755" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00055.vil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/probus-2012-0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Karen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14287-1_29" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213807002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784780v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162708004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Lesselingue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406997" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01742411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>