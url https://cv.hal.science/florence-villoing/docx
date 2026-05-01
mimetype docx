--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Villoing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7769-7278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie française à l’aube du XXI e siècle : enjeux théoriques et empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 228 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.228.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité morphologique des verbes du créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 | 1-2, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Passino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pescarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.6823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the distributional properties of rival -age suffixation and verb to noun conversion in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des formes et des sens en morphologie dérivationnelle, XLIII (1), pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of rival -ion, -age and -ment selected verbal bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (26), pp.29-52. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire étymologique des créoles français d’Amérique. Première Partie: Mots d’origine française. 3 volumes. By Annegret Bollée, Dominique Fattier & Ingrid Neumann-Holzschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.196-200. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.00055.vil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and Means interpretation of deverbals: the role of ambigous stative verbs in French VN compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.164-186. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stative verbs and French Verb-Noun compounds: a discreet preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.90-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suffixation en –asyon et en –é en créole guadeloupéen : deux cas de réanalyse morphologiques du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV, pp.32-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.473-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens morphologiquement construit et procédés concurrents : les noms de spécialistes en –logue et –logiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-36 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsp.1377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition néoclassique en –logue et en –logiste : les noms en –logue sont ils encore des noms de spécialistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nouveaux aspects sur les nominalisations, 20, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.29-60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/probus-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect grammatical dans les nominalisations en français : les déverbaux en –age et –ée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux aspects sur les nominalisations : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical : Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalry in French -age and -ée Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6042/2010, pp.284-294. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14287-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN du français : arguments en faveur d'une construction morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la morphologie dans la grammaire comparée du XIXè siècle : le témoignage des mots composés du type [VN]N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderne Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.107-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle, au XIXè siècle, autour des mots composés du type [VN]N : quels enjeux pour la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le statut d’unité lexicale, 40, pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations sans base verbale suffixées en -ion , -age et -ment du français : conditions morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.07002, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213807002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What French eventive nominalizations without verbal bases tell usabout the salience of paradigmatic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrid International Symposium of Morphology (ISMO 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaures, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerNom : une base de paires morphologiques acquise sur très gros corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French -age suffixation versus verb to noun conversion: quantitative approaches on surface and underlying properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2019 (Second International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité Paris Diderot, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Analogy through a distributional analysis: the rivalry between French deverbal suffixation in -age and verb to noun conversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and means interpretation of deverbals: the role of ambiguous stative verbs in French V-N compounding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Nominalization (JENOM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stuttgart, Jun 2019, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French converted nouns/verbs as a paradigm: how did the verbal suffixation with –é in Creole emerge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParadigMo (First Workshop on Paradigmatic Word Formation Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three affixations in Guadeloupean Creole inherited from French: morphological reanalysis or grammaticalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies (FACS5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cas de réanalyse de règles morphologiques en créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès International d’Etudes Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie Mahaue, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de verbes dénominaux en guadeloupéen : la part de l’héritage et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162708004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agglutination à la triangulation ou comment expliquer certaines séries morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Modial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1813-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Semantics of derivational morphology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization with –age and the instrument reading: morphological constraints on the semantico-argumentational properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JENOM 5 (The 5th Workshop on Nominalizations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de taille dans les mots composés : quand la phonologie entre en concurrence avec les contraintes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1425-1440, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d'événement en –age et en –ée : une différenciation fondée sur l'aspect grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp. 945-968, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes : morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les noms déverbaux : quelle relation avec la structure argumentale du verbe de base ? Le cas des noms en –oir(e) du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1539-1557, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Cutthroats Anything to Do with Tracheotomes? Distinctive Properties of VN vs. NV Compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting French deverbal -oir nouns : evidence from dictionaries and Web corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ithaca, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Romanistentages in Saarbrücken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie und romanistische Sprachwissenschaf, Arbeitspapier Nr.120, Universität Konstanz Fachbereich Sprachwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Konstanz, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have cutthroats anything to do with tracheotomes ? Distinctive properties of VN vs NV compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-jardinier, aide sage-femme, mots composés ou préfixés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Lesselingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases des opérations de construction morphologiques sont des unités sémantiquement spécifiées. Illustration à la lumière de la composition [VN]N/A du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">couche-dehors et lève-tôt sont-ils des construits morphologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nominalizations on nominal/adjectival bases: morpho-semantic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited French morphological schemas in Creole: a case of French variation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations : nouveaux aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lexèmes à forme unique : comment le créole réanalyse les dérivations du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.115-154, 2018, 978-3-96110-110-8. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1406997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperçus de morphologie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.175-198, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN du français a-t-elle un correspondant en anglais ? Similitudes et différences entre la composition VN du français et NN de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition dans une perspective typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presse Université, pp.211-235, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés [VN] N/A du français : réflexions épistémologiques et propositions d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X-Nanterre, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des noms déverbaux du français : une approche morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8 Vincennes Saint-Denis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01742411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Villoing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7769-7278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie française à l’aube du XXI e siècle : enjeux théoriques et empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 228 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.228.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shades of entrenchment and conventionalization: the rise of marron in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2025-0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité morphologique des verbes du créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 | 1-2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Passino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pescarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.6823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the distributional properties of rival -age suffixation and verb to noun conversion in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des formes et des sens en morphologie dérivationnelle, XLIII (1), pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and Means interpretation of deverbals: the role of ambigous stative verbs in French VN compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.164-186. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire étymologique des créoles français d’Amérique. Première Partie: Mots d’origine française. 3 volumes. By Annegret Bollée, Dominique Fattier & Ingrid Neumann-Holzschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.196-200. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.00055.vil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of rival -ion, -age and -ment selected verbal bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (26), pp.29-52. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stative verbs and French Verb-Noun compounds: a discreet preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.90-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suffixation en –asyon et en –é en créole guadeloupéen : deux cas de réanalyse morphologiques du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV, pp.32-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.473-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition néoclassique en –logue et en –logiste : les noms en –logue sont ils encore des noms de spécialistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens morphologiquement construit et procédés concurrents : les noms de spécialistes en –logue et –logiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-36 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsp.1377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux aspects sur les nominalisations : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.29-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/probus-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect grammatical dans les nominalisations en français : les déverbaux en –age et –ée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nouveaux aspects sur les nominalisations, 20, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalry in French -age and -ée Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6042/2010, pp.284-294. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14287-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical : Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN du français : arguments en faveur d'une construction morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la morphologie dans la grammaire comparée du XIXè siècle : le témoignage des mots composés du type [VN]N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderne Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.107-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle, au XIXè siècle, autour des mots composés du type [VN]N : quels enjeux pour la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le statut d’unité lexicale, 40, pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations sans base verbale suffixées en -ion , -age et -ment du français : conditions morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.07002, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213807002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What French eventive nominalizations without verbal bases tell usabout the salience of paradigmatic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrid International Symposium of Morphology (ISMO 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaures, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerNom : une base de paires morphologiques acquise sur très gros corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French -age suffixation versus verb to noun conversion: quantitative approaches on surface and underlying properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2019 (Second International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité Paris Diderot, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Analogy through a distributional analysis: the rivalry between French deverbal suffixation in -age and verb to noun conversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and means interpretation of deverbals: the role of ambiguous stative verbs in French V-N compounding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Nominalization (JENOM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stuttgart, Jun 2019, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French converted nouns/verbs as a paradigm: how did the verbal suffixation with –é in Creole emerge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParadigMo (First Workshop on Paradigmatic Word Formation Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three affixations in Guadeloupean Creole inherited from French: morphological reanalysis or grammaticalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies (FACS5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cas de réanalyse de règles morphologiques en créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès International d’Etudes Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie Mahaue, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de verbes dénominaux en guadeloupéen : la part de l’héritage et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162708004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agglutination à la triangulation ou comment expliquer certaines séries morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Modial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1813-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Semantics of derivational morphology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization with –age and the instrument reading: morphological constraints on the semantico-argumentational properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JENOM 5 (The 5th Workshop on Nominalizations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de taille dans les mots composés : quand la phonologie entre en concurrence avec les contraintes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1425-1440, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d'événement en –age et en –ée : une différenciation fondée sur l'aspect grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp. 945-968, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes : morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les noms déverbaux : quelle relation avec la structure argumentale du verbe de base ? Le cas des noms en –oir(e) du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1539-1557, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting French deverbal -oir nouns : evidence from dictionaries and Web corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ithaca, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Cutthroats Anything to Do with Tracheotomes? Distinctive Properties of VN vs. NV Compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie und romanistische Sprachwissenschaf, Arbeitspapier Nr.120, Universität Konstanz Fachbereich Sprachwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Konstanz, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Romanistentages in Saarbrücken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have cutthroats anything to do with tracheotomes ? Distinctive properties of VN vs NV compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases des opérations de construction morphologiques sont des unités sémantiquement spécifiées. Illustration à la lumière de la composition [VN]N/A du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-jardinier, aide sage-femme, mots composés ou préfixés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Lesselingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">couche-dehors et lève-tôt sont-ils des construits morphologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nominalizations on nominal/adjectival bases: morpho-semantic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited French morphological schemas in Creole: a case of French variation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations : nouveaux aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lexèmes à forme unique : comment le créole réanalyse les dérivations du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.115-154, 2018, 978-3-96110-110-8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1406997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperçus de morphologie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.175-198, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN du français a-t-elle un correspondant en anglais ? Similitudes et différences entre la composition VN du français et NN de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition dans une perspective typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presse Université, pp.211-235, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés [VN] N/A du français : réflexions épistémologiques et propositions d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X-Nanterre, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des noms déverbaux du français : une approche morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8 Vincennes Saint-Denis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01742411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DBF4727"/>
+    <w:nsid w:val="D538DF2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-villoing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Missud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.755" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00055.vil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/probus-2012-0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Karen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14287-1_29" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213807002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784780v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162708004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Lesselingue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406997" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01742411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-villoing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Missud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.09" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00055.vil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/probus-2012-0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Karen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14287-1_29" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213807002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784780v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162708004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100263" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Lesselingue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406997" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01742411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>