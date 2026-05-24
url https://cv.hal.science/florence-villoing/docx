--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Villoing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7769-7278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie française à l’aube du XXI e siècle : enjeux théoriques et empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 228 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.228.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shades of entrenchment and conventionalization: the rise of marron in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2025-0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité morphologique des verbes du créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 | 1-2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Passino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pescarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.6823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the distributional properties of rival -age suffixation and verb to noun conversion in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des formes et des sens en morphologie dérivationnelle, XLIII (1), pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and Means interpretation of deverbals: the role of ambigous stative verbs in French VN compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.164-186. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire étymologique des créoles français d’Amérique. Première Partie: Mots d’origine française. 3 volumes. By Annegret Bollée, Dominique Fattier & Ingrid Neumann-Holzschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.196-200. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.00055.vil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of rival -ion, -age and -ment selected verbal bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (26), pp.29-52. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stative verbs and French Verb-Noun compounds: a discreet preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.90-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suffixation en –asyon et en –é en créole guadeloupéen : deux cas de réanalyse morphologiques du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV, pp.32-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.473-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition néoclassique en –logue et en –logiste : les noms en –logue sont ils encore des noms de spécialistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens morphologiquement construit et procédés concurrents : les noms de spécialistes en –logue et –logiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-36 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsp.1377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux aspects sur les nominalisations : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.29-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/probus-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect grammatical dans les nominalisations en français : les déverbaux en –age et –ée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nouveaux aspects sur les nominalisations, 20, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalry in French -age and -ée Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6042/2010, pp.284-294. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14287-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical : Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN du français : arguments en faveur d'une construction morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la morphologie dans la grammaire comparée du XIXè siècle : le témoignage des mots composés du type [VN]N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderne Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.107-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle, au XIXè siècle, autour des mots composés du type [VN]N : quels enjeux pour la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le statut d’unité lexicale, 40, pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations sans base verbale suffixées en -ion , -age et -ment du français : conditions morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.07002, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213807002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What French eventive nominalizations without verbal bases tell usabout the salience of paradigmatic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrid International Symposium of Morphology (ISMO 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaures, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerNom : une base de paires morphologiques acquise sur très gros corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French -age suffixation versus verb to noun conversion: quantitative approaches on surface and underlying properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2019 (Second International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité Paris Diderot, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Analogy through a distributional analysis: the rivalry between French deverbal suffixation in -age and verb to noun conversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and means interpretation of deverbals: the role of ambiguous stative verbs in French V-N compounding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Nominalization (JENOM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stuttgart, Jun 2019, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French converted nouns/verbs as a paradigm: how did the verbal suffixation with –é in Creole emerge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParadigMo (First Workshop on Paradigmatic Word Formation Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three affixations in Guadeloupean Creole inherited from French: morphological reanalysis or grammaticalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies (FACS5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cas de réanalyse de règles morphologiques en créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès International d’Etudes Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie Mahaue, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de verbes dénominaux en guadeloupéen : la part de l’héritage et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162708004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agglutination à la triangulation ou comment expliquer certaines séries morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Modial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1813-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Semantics of derivational morphology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization with –age and the instrument reading: morphological constraints on the semantico-argumentational properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JENOM 5 (The 5th Workshop on Nominalizations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de taille dans les mots composés : quand la phonologie entre en concurrence avec les contraintes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1425-1440, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d'événement en –age et en –ée : une différenciation fondée sur l'aspect grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp. 945-968, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes : morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les noms déverbaux : quelle relation avec la structure argumentale du verbe de base ? Le cas des noms en –oir(e) du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1539-1557, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting French deverbal -oir nouns : evidence from dictionaries and Web corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ithaca, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Cutthroats Anything to Do with Tracheotomes? Distinctive Properties of VN vs. NV Compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie und romanistische Sprachwissenschaf, Arbeitspapier Nr.120, Universität Konstanz Fachbereich Sprachwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Konstanz, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Romanistentages in Saarbrücken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have cutthroats anything to do with tracheotomes ? Distinctive properties of VN vs NV compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases des opérations de construction morphologiques sont des unités sémantiquement spécifiées. Illustration à la lumière de la composition [VN]N/A du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-jardinier, aide sage-femme, mots composés ou préfixés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Lesselingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">couche-dehors et lève-tôt sont-ils des construits morphologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nominalizations on nominal/adjectival bases: morpho-semantic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited French morphological schemas in Creole: a case of French variation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations : nouveaux aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lexèmes à forme unique : comment le créole réanalyse les dérivations du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.115-154, 2018, 978-3-96110-110-8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1406997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperçus de morphologie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.175-198, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN du français a-t-elle un correspondant en anglais ? Similitudes et différences entre la composition VN du français et NN de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition dans une perspective typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presse Université, pp.211-235, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés [VN] N/A du français : réflexions épistémologiques et propositions d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X-Nanterre, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des noms déverbaux du français : une approche morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8 Vincennes Saint-Denis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01742411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Villoing </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7769-7278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shades of entrenchment and conventionalization: the rise of marron in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2025-0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie française à l’aube du XXI e siècle : enjeux théoriques et empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 228 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.228.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité morphologique des verbes du créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 | 1-2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11p9y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Montermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Passino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pescarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.6823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the distributional properties of rival -age suffixation and verb to noun conversion in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des formes et des sens en morphologie dérivationnelle, XLIII (1), pp.41-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire étymologique des créoles français d’Amérique. Première Partie: Mots d’origine française. 3 volumes. By Annegret Bollée, Dominique Fattier & Ingrid Neumann-Holzschuh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.196-200. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.00055.vil⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphology of rival -ion, -age and -ment selected verbal bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (26), pp.29-52. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and Means interpretation of deverbals: the role of ambigous stative verbs in French VN compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.164-186. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stative verbs and French Verb-Noun compounds: a discreet preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.90-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suffixation en –asyon et en –é en créole guadeloupéen : deux cas de réanalyse morphologiques du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV, pp.32-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.473-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition néoclassique en –logue et en –logiste : les noms en –logue sont ils encore des noms de spécialistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens morphologiquement construit et procédés concurrents : les noms de spécialistes en –logue et –logiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-36 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsp.1377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nouveaux aspects sur les nominalisations, 20, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.29-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/probus-2012-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect grammatical dans les nominalisations en français : les déverbaux en –age et –ée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux aspects sur les nominalisations : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical : Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivalry in French -age and -ée Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferret Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6042/2010, pp.284-294. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14287-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN du français : arguments en faveur d'une construction morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la morphologie dans la grammaire comparée du XIXè siècle : le témoignage des mots composés du type [VN]N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderne Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.107-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle, au XIXè siècle, autour des mots composés du type [VN]N : quels enjeux pour la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le statut d’unité lexicale, 40, pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations sans base verbale suffixées en -ion , -age et -ment du français : conditions morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.07002, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213807002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What French eventive nominalizations without verbal bases tell usabout the salience of paradigmatic networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrid International Symposium of Morphology (ISMO 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaures, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre recherches neurophysiologiques et linguistiques : le rôle des contraintes phonologiques de taille dans les composés Verbe-Nom du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Nov 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerNom : une base de paires morphologiques acquise sur très gros corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French -age suffixation versus verb to noun conversion: quantitative approaches on surface and underlying properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2019 (Second International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unviersité Paris Diderot, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Analogy through a distributional analysis: the rivalry between French deverbal suffixation in -age and verb to noun conversion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument and means interpretation of deverbals: the role of ambiguous stative verbs in French V-N compounding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Nominalization (JENOM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stuttgart, Jun 2019, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of phonological size properties in French VN compounds: Combined evidence from corpus and neurophysiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French converted nouns/verbs as a paradigm: how did the verbal suffixation with –é in Creole emerge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParadigMo (First Workshop on Paradigmatic Word Formation Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three affixations in Guadeloupean Creole inherited from French: morphological reanalysis or grammaticalizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies (FACS5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cas de réanalyse de règles morphologiques en créole guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Congrès International d’Etudes Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie Mahaue, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de verbes dénominaux en guadeloupéen : la part de l’héritage et de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162708004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agglutination à la triangulation ou comment expliquer certaines séries morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Modial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1813-1835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French derived instrumentals N-age: semantic properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Semantics of derivational morphology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalization with –age and the instrument reading: morphological constraints on the semantico-argumentational properties of the base verb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JENOM 5 (The 5th Workshop on Nominalizations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de taille dans les mots composés : quand la phonologie entre en concurrence avec les contraintes morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1425-1440, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20120100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms d'événement en –age et en –ée : une différenciation fondée sur l'aspect grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp. 945-968, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French VN lexemes : morphological compounding in HPSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Desmets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.89-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter les noms déverbaux : quelle relation avec la structure argumentale du verbe de base ? Le cas des noms en –oir(e) du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1539-1557, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Cutthroats Anything to Do with Tracheotomes? Distinctive Properties of VN vs. NV Compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.105-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting French deverbal -oir nouns : evidence from dictionaries and Web corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ithaca, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Romanistentages in Saarbrücken</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00619078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saxifrage et casse-pierre : quelles propriétés distinctives des mots composés VN et NV en français ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie und romanistische Sprachwissenschaf, Arbeitspapier Nr.120, Universität Konstanz Fachbereich Sprachwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Konstanz, Allemagne. pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00110241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have cutthroats anything to do with tracheotomes ? Distinctive properties of VN vs NV compounds in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some semantic investigations on the French VN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Generative Approaches to the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-jardinier, aide sage-femme, mots composés ou préfixés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Lesselingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases des opérations de construction morphologiques sont des unités sémantiquement spécifiées. Illustration à la lumière de la composition [VN]N/A du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France. pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">couche-dehors et lève-tôt sont-ils des construits morphologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres de l'Atelier des Doctorants en Linguistique de Paris 7 (ADL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01691101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nominalizations on nominal/adjectival bases: morpho-semantic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Missud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th Mediterranean Morphology Meating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited French morphological schemas in Creole: a case of French variation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Morphology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominalisations : nouveaux aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racine et radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lahrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lexèmes à forme unique : comment le créole réanalyse les dérivations du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.115-154, 2018, 978-3-96110-110-8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1406997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés VN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperçus de morphologie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.175-198, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition VN du français a-t-elle un correspondant en anglais ? Similitudes et différences entre la composition VN du français et NN de l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition dans une perspective typologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presse Université, pp.211-235, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots composés [VN] N/A du français : réflexions épistémologiques et propositions d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X-Nanterre, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01363526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des noms déverbaux du français : une approche morphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8 Vincennes Saint-Denis, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01742411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D538DF2B"/>
+    <w:nsid w:val="6F1862AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-villoing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Missud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.09" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00055.vil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/probus-2012-0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Karen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14287-1_29" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213807002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784780v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162708004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100263" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Lesselingue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406997" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01742411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-villoing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-7278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604262v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0076" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.228.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grossmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pescarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6823" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Missud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.00055.vil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.755" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ferret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/probus-2012-0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Karen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14287-1_29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213807002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784780v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162708004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100263" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Lesselingue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406997" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01363526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01742411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>