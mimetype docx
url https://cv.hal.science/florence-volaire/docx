--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-arid grasses combine contrasting strategies of dehydration tolerance associated with carbohydrate storage and embolism resistance under drought</w:t>
+                <w:t xml:space="preserve">From growth potential to drought survival: a trait‐ and time‐based framework for plant water economics across vascular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïa Akhoun-Piernicka</w:t>
+                <w:t xml:space="preserve">Sean Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerónimo Cardozo</w:t>
+                <w:t xml:space="preserve">Andrea Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+                <w:t xml:space="preserve">Robert Griffin-Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
+                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 77 (8), pp.2443-2455. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250 (1), pp.21-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erag003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576906v1</w:t>
+                <w:t xml:space="preserve">hal-05488371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From growth potential to drought survival: a trait‐ and time‐based framework for plant water economics across vascular species</w:t>
+                <w:t xml:space="preserve">Semi-arid grasses combine contrasting strategies of dehydration tolerance associated with carbohydrate storage and embolism resistance under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Gleason</w:t>
+                <w:t xml:space="preserve">Chaïa Akhoun-Piernicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Carminati</w:t>
+                <w:t xml:space="preserve">Gerónimo Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Griffin-Nolan</w:t>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
+                <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 250 (1), pp.21-40. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (8), pp.2443-2455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488371v1</w:t>
+                <w:t xml:space="preserve">hal-05576906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host–endophyte (Epichloë occultans) interaction impacts on annual ryegrasses (Lolium persicum and Lolium rigidum): ecological and breeding implications</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghafakhr Mirlohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Schardl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 261 (5), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we identify tipping points of resilience loss in Mediterranean rangelands under increased summer drought?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geronimo Cardozo Cabanelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -660,64 +660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerónimo Agustín Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 228, pp.105970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -751,51 +751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought survival and recovery in grasses: Stress intensity and plant–plant interactions impact plant dehydration tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (5), pp.1489-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1252,77 +1252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can trees buffer the impact of climate change on pasture production and digestibility of Mediterranean dehesas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Hidalgo-Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Matías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,269 +1514,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do you mean &amp;quot;functional&amp;quot; in ecology? Patterns versus processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6781⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982881v1</w:t>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">What do you mean &amp;quot;functional&amp;quot; in ecology? Patterns versus processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Sean M Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), pp.11875-11885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t>
               </w:r>
@@ -1881,2869 +1881,2864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbor identity affects growth and survival of Mediterranean plants under recurrent drought</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The resilience of perennial grasses under two climate scenarios is correlated with carbohydrate metabolism in meristems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Augusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-020-04739-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.370-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941833v1</w:t>
+                <w:t xml:space="preserve">hal-02550869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resilience of perennial grasses under two climate scenarios is correlated with carbohydrate metabolism in meristems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neighbor identity affects growth and survival of Mediterranean plants under recurrent drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz424⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.555-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-020-04739-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550869v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with drought: root trait variability within the perennial grass Dactylis glomerata captures a trade-off between dehydration avoidance and dehydration tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 434 (1-2), pp.327-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-018-3854-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Cocksfoot (Dactylis glomerata L.) population for drought survival and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Zhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Shaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saudi Journal of Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (1), pp.49-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sjbs.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make EU trade with Brazil sustainable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kehoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Virah-Sawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Balmford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Kuemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 364 (6438), pp.341.1-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aaw8276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for plant adaptive strategies to drought : across scales and disciplines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leaf carbon and oxygen isotopes are coordinated with the leaf economics spectrum in Mediterranean rangeland species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I. Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.612-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832285v1</w:t>
+                <w:t xml:space="preserve">hal-02621530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf carbon and oxygen isotopes are coordinated with the leaf economics spectrum in Mediterranean rangeland species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A unified framework for plant adaptive strategies to drought : across scales and disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.2929-2938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621530v1</w:t>
+                <w:t xml:space="preserve">hal-01832285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolism and mechanical resistances play a key-role in dehydration tolerance of a perennial grass Dactylis glomerata L</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Large variability in drought survival among &amp;lt;em&amp;gt;Urochloa&amp;lt;/em&amp;gt; spp. cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Beloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Menezes Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregori Alberto Rovadoscki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy073⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.947-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832287v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can forage production in Nordic and Mediterranean Europe adapt to the challenges and opportunities arising from climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seddaiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Virkajärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92, pp.97-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large variability in drought survival among &amp;lt;em&amp;gt;Urochloa&amp;lt;/em&amp;gt; spp. cultivars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiane Beloni</w:t>
+                <w:t xml:space="preserve">Embolism and mechanical resistances play a key-role in dehydration tolerance of a perennial grass Dactylis glomerata L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Menezes Santos</w:t>
+                <w:t xml:space="preserve">Frederic Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregori Alberto Rovadoscki</w:t>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Balachowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hueng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Chacon Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12380⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (2), pp.325-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621061v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of plant functional traits and drought survival strategies for ecological restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Balachowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (2), pp.631-640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of the robustness of the growth-stress tolerance trade-off within the perennial grass &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Balachowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (8), pp.1944-1958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.13112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are winter and summer dormancy symmetrical seasonal adaptive strategies ? The case of temperate herbaceous perennials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (3), pp.311 - 323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root traits are related to plant water-use among rangeland Mediterranean species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Guilioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (9), pp.1700-1709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.12888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition rates of fine roots from three herbaceous perennial species: combined effect of root mixture composition and living plant community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gentit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 415 (1-2), pp.359-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-3163-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence, recovery and root traits of tall fescue genotypes with different flowering date under prolonged water stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Pirnajmedin</w:t>
+                <w:t xml:space="preserve">Does water shortage generate water stress? An ecohydrological approach across Mediterranean plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mahdi Majidi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-017-2060-8⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1325 - 1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620583v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water shortage generate water stress? An ecohydrological approach across Mediterranean plant communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roumet</w:t>
+                <w:t xml:space="preserve">Persistence, recovery and root traits of tall fescue genotypes with different flowering date under prolonged water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pirnajmedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mahdi Majidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ghodratollah Saeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gheysari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12824⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-017-2060-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552146v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant drought survival under climate change and strategies to improve perennial grasses. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz P. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-016-0362-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining drought survival via summer dormancy and annual biomass productivity in Dactylis glomerata L.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Summer dormancy, drought survival and functional resource acquisition strategies in California perennial grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00082⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (2), pp.357 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532699v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer dormancy, drought survival and functional resource acquisition strategies in California perennial grasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combining drought survival via summer dormancy and annual biomass productivity in Dactylis glomerata L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Kallida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Zhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw109⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638991v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated CO2 maintains grassland net carbon uptake under a future heat and drought extreme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Thiery</w:t>
+                <w:t xml:space="preserve">Ana Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127043v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t>
+                <w:t xml:space="preserve">Elevated CO2 maintains grassland net carbon uptake under a future heat and drought extreme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Litrico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Barradas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Augusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Beguier</w:t>
+                <w:t xml:space="preserve">Lionel Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (22), pp.6224-6229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1524527113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537751v1</w:t>
+                <w:t xml:space="preserve">hal-02127043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles innovations variétales face au changement climatique ? Les marges de progrès génétique chez les graminées fourragères</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mean root trait more than root trait diversity determines drought resilience in native and cultivated Mediterranean grass mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231, pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574912v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la variabilité intra- et interspécifique des caractères d’adaptation des espèces prairiales pérennes aux variables du changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,713 +4770,718 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean root trait more than root trait diversity determines drought resilience in native and cultivated Mediterranean grass mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quelles innovations variétales face au changement climatique ? Les marges de progrès génétique chez les graminées fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.29-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02639442v1</w:t>
+                <w:t xml:space="preserve">hal-01574912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What functional strategies drive drought survival and recovery of perennial species from upland grassland?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116 (6), pp.1001-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcv037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing resilient and sustainable grasslands for a drier future: Adaptive strategies, functional traits and biotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (B), pp.81-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring dehydration tolerance in pasture grasses to improve drought survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop and Pasture Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (8), pp.828-840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/cp14054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal forage grass germplasm for drought-prone Mediterranean environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Annicchiarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pecetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelguerfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 148, pp.9 - 14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2013.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels idéotypes de plantes fourragères pour des prairies adaptées au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,4460 +5500,4460 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 214 (214), pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tradeoffs between functional strategies for resource-use and drought-survival in Mediterranean rangeland species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lorgeou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ignacio M. Perez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Fattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.126 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650574v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradeoffs between functional strategies for resource-use and drought-survival in Mediterranean rangeland species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ecophysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorgeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214, pp.111-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644085v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fungal endophyte reinforces population adaptive differentiation in its host grass species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (2), pp.561-571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04073.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence and production of perennial grasses under water deficits and extreme temperatures: importance of intraspecific vs. interspecific variability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Summer Dormancy in Phalaris aquatica L., the Influence of Season of Sowing and Summer Moisture Regime on Two Contrasting Cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (12), pp.3632-3646. </w:t>
+              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 198 (1), pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02800.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-037X.2011.00482.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648552v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer Dormancy in Phalaris aquatica L., the Influence of Season of Sowing and Summer Moisture Regime on Two Contrasting Cultivars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Persistence and production of perennial grasses under water deficits and extreme temperatures: importance of intraspecific vs. interspecific variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-037X.2011.00482.x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.3632-3646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02800.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643336v1</w:t>
+                <w:t xml:space="preserve">hal-02648552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of contrasting cocksfoot plant types to agricultural environments across the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Annicchiarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pecetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74, pp.82-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Mediterranean tall fescue cultivars to contrasting agricultural environments and implications for selection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Kallida</w:t>
+                <w:t xml:space="preserve">Water use efficiency and drought survival in Mediterranean perennial forage grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seddaiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mefti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Ledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Porqueddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-037X.2010.00443.x⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (3), pp.333 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653062v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use efficiency and drought survival in Mediterranean perennial forage grasses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of Mediterranean tall fescue cultivars to contrasting agricultural environments and implications for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Porqueddu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luciano Pecetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Annicchiarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdelguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kallida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mefti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 197 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-037X.2010.00443.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647804v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of summer dormant perennial grasses as intercrops in rainfed Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (5), pp.2046-2054. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2010.01.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer dormancy in ochardgrass: evaluation and characterization through physiological and genetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Shaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Al Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (6), pp.2353-2358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci2009.06.0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit and induction of summer dormancy in perennial mediterranean grasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Summer dormancy and drought survival of Moroccan ecotypes of orchardgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Shaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Kallida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Ledda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lelièvre</w:t>
+                <w:t xml:space="preserve">Najia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Al Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (8), pp.1337-1346. </w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3), pp.1416-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2008.09.0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667706v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer dormancy and drought survival of Moroccan ecotypes of orchardgrass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability assesment of livestock and grasslands to climate change and extreme events (VALIDATE project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najia Saidi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2135/cropsci2008.09.0545⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (24), pp.242047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1307/6/24/242047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664013v1</w:t>
+                <w:t xml:space="preserve">hal-02545061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assesment of livestock and grasslands to climate change and extreme events (VALIDATE project)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water deficit and induction of summer dormancy in perennial mediterranean grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Seddaiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Ledda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1307/6/24/242047⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (8), pp.1337-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02545061v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer drought survival strategies and sustainability of perennial temperate forage grasses in mediterranean aereas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (6), pp.2386-2392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci2009.06.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tiller density, growth, and yield of mediterranean perennial grasslands with STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Satger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (6), pp.2379-2385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci2009.06.0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant traits and functional types to characterise drought survival of pluri-specific perennial herbaceous swards in Mediterranean areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2-3), pp.116-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of summer dormancy in temperate perennial pasture grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fukai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (6), pp.498-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/AR07343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer dormancy in perennial temperate grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 98 (5), pp.927-933. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcl195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer dormancy in Dactylis glomerata L.: the influence of season of sowing and a simulated mid-summer storm on two contrasting cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (5), pp.565-575. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AR05237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer dormancy in Festuca arundinacea Schreb.; the influence of season of sowing and a simulated mid-summer storm on two contrasting cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (12), pp.1267-1277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AR06082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seedling survival under drought differs between an annual (Hordeum vulgare) and a perennial grass (Dactylis glomerata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 160 (3), pp.501-510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00906.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought survival, summer dormancy and dehydrin accumulation in contrasting cultivars of &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 116 (1), pp.42-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1160106.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought survival and dehydration tolerance in Dactylis glomerata and Poa bulbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conéjèro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28, pp.743-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/PP00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought survival in Dactylis glomerata and Festuca arundinacea under similar rooting conditions in tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 229, pp.225-234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004835116453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and recovery of perennial forage grasses under prolonged Mediterranean drought. II. Water status, solute accumulation, abscisic acid concentration and accumulation of dehyrin transcripts in bases of immature leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 140, pp.451-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1469-8137.1998.00287.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and recovery of perennial forage grasses under prolonged Mediterranean drought. I. Growth, death, water relations and solute content in herbage and stubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 140, pp.439-449. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.1998.00288.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, persistence, and water-soluble carbohydrate accumulation in 21 contrasting populations of Dactylis glomerata L. subjected to severe drought in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.933-944. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/A97004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of age of the sward on the relationship between water-soluble carbohydrate accumulation and drought survival in two contrasted populations of cocksfoot (Dactylis glomerata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gandoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51, pp.190-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2494.1996.tb02053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, carbohydrate reserves and drought survival strategies of contrasting Dactylis glomerata populations in a mediterranean environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32, pp.56-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2404415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drought on water relations, mineral uptake, water-soluble carbohydrate accumulation and survival of two contrasting populations of cocksfoot (Dactylis glomerata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 75, pp.513-524. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.1995.1053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of summer drought and spring defoliation on carbohydrate reserves, persistence and recovery of two populations of cocksfoot (Dactylis glomerata) in a mediterranean environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 122, pp.207-215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859600087384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythmes saisonniers de croissance de quelques especes fourrageres utilisables en complement des parcours naturels en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 133, pp.59-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of cultivars and native populations of Trifolium subterraneum L. in the south of France (Corsica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32, pp.619-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EA9920619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation des populations corses de dactyle. Etude de l'adaptation en zone mediterraneenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 130, pp.191-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of main grass and legume species in native grasslands in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricoltura Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 121, pp.251-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution a la caracterisation des horizons de surface pour les sols des formations herbacees de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 658, pp.132-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomical evaluation of local populations of cockfoot (Dactylis glomerata L.) in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricoltura Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 121, pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations herbacées de Corse. I - Élaboration d'une typologie mésologique et floristique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Lelièvre</w:t>
+                <w:t xml:space="preserve">Les formations herbacees de Corse. I-Elaboration d'une typologie mesolique et floristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 10 (2), pp.163-174</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 10 (2), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19900210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885279v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations herbacees de Corse. I-Elaboration d'une typologie mesolique et floristique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Lelièvre</w:t>
+                <w:t xml:space="preserve">Les formations herbacées de Corse. I - Élaboration d'une typologie mésologique et floristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 10 (2), pp.163-174. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1990, 10 (2), pp.163-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713865v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations herbacees de Corse. II-Essai de validation de la typologie par la caracterisation de la structure vegetale des types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 10 (3), pp.233-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19900306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage et problematique de l'amelioration fourragere en Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 121, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations herbacées de Corse. II. Essai de validation de la typologie par la caractérisation de la structure végétale des types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Godron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 10 (3), pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9963,91 +9963,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant diversity to reduce vulnerability and increase drought resilience of permanent and sown productive grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Lüscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Finn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10066,247 +10066,247 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. General Meeting of the European Grassland Federation (EGF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation, Jun 2022, Caen, France. pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenotypic diversity for adaption to future climate in natural populations of perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelin Willner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Meeting of the Eucarpia fodder crops and amenity grasses section in cooperation with the eucarpia festulolium working group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Freising, Germany. pp.25-28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5507/vup.21.24459677.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10325,385 +10325,385 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISF World Seed Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance et récupération de prairies de moyenne montagne au changement climatique incluant des évènements extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Augusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances hebdomadaires de l’Académie d’Agriculture de France : Les Ecotrons : une nouvelle approche expérimentales du fonctio nnement des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fructanes, molécules-clé pour la résistance des graminées fourragères au stress hydrique et au changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and recovery of upland grasslands to climate change with extreme events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Augusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
@@ -10732,103 +10732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d’une prairie permanente à un extrême climatique induit par l’enrichissement en CO2 de l’air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Augusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
@@ -10851,342 +10851,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience after extreme drought: the role of cavitation in herbaceous species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Are plant communities water-stressed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International EcoSummit 2016 - Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739137v1</w:t>
+                <w:t xml:space="preserve">hal-01604806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plant communities water-stressed?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+                <w:t xml:space="preserve">Resilience after extreme drought: the role of cavitation in herbaceous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roumet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">5th International EcoSummit 2016 - Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604806v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate challenges and opportunities in northern and southern Europe - role of management and exploitation of plant traits in the adaptation of grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perttu Virkajarvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Seddaiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11241,90 +11241,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité fonctionnelle racinaire peut-elle favoriser la résilience des mélanges de graminées méditerranéennes sous sécheresses sévères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11349,90 +11349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la phénologie affecte-t-elle l'accès à la ressource en eau chez les graminées pérennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11496,77 +11496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
@@ -11608,90 +11608,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on combiner la dormance estivale et la productivité annuelle pour des variétés adaptées au climat méditerranéen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Zhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Shaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
@@ -11720,103 +11720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fructanes protègent les cellules contre les sécheresses modérées et intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11835,221 +11835,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+                <w:t xml:space="preserve">Quelles sont les stratégies et les traits fonctionnels impliqués dans la survie à la sécheresse d’espèces herbacées prairiales de moyenne montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
+              <w:t xml:space="preserve">10. Congrès Francophone d’Ecologie des Communautés Végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192508v1</w:t>
+                <w:t xml:space="preserve">hal-02796520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic response to climate scenarios in &amp;lt;em&amp;gt;Dactylis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Festuca&amp;lt;/em&amp;gt; of temperate &amp;lt;em&amp;gt;versus&amp;lt;/em&amp;gt; mediterranean origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12094,230 +12090,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les stratégies et les traits fonctionnels impliqués dans la survie à la sécheresse d’espèces herbacées prairiales de moyenne montagne ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+                <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès Francophone d’Ecologie des Communautés Végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796520v1</w:t>
+                <w:t xml:space="preserve">hal-01192508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les statégies et les traits fonctionnels impliqués dans la survie à la sécheresse d'espèces herbacées prairiales de moyenne montagnes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès francophone d'écologie des communautés végétales ECOVEG 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12355,90 +12355,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards productive summer dormant cocksfoot for mediterranean climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Zhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Shaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. 394 p., </w:t>
@@ -12476,77 +12476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing resilient and sustainable grasslands for a drier future: adaptive strategies, functional traits and biotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12597,77 +12597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.2024</w:t>
@@ -12696,51 +12696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between biomass production and summer dormancy in &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12748,51 +12748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Al Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Grasslands Congress. Satellite meeting : Plant adaptation to drought and high temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sydney, Australia. 24 diapos</w:t>
@@ -12821,90 +12821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Lorgeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Professionnelles AFPF : Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12929,77 +12929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring summer dormancy of perennial grasses in contrasting environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A. Culvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13018,260 +13018,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophhysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et persistance de couverts de graminées pérennes sous vagues de chaleur et déficits hydriques estivaux : importance de la variabilité intra et interspécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Professionnelle AFPF: le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809251v1</w:t>
+                <w:t xml:space="preserve">hal-02745474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et persistance de couverts de graminées pérennes sous vagues de chaleur et déficits hydriques estivaux : importance de la variabilité intra et interspécifique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecophhysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Lorgeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
+              <w:t xml:space="preserve">Journée Professionnelle AFPF: le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745474v1</w:t>
+                <w:t xml:space="preserve">hal-02809251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer extreme climatic event in the future: impact on net CO2 and water fluxes of an upland grassland and buffering impact of elevated atmospheric CO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13346,398 +13346,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and persistence of Mediterranean perennial grasses under contrasting climatic scenarios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction de la notion de dynamique de talles pour un couvert de graminées pérennes et quelques autres modifications concernant les prairies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Meeting of the FAO-CIHEAM Subnetwork on Mediterranean Forages and Fodder Crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Oct 2012, Samsun, Turkey. 541 p</w:t>
+              <w:t xml:space="preserve">IXe séminaire STICS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sainte-Montaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746551v1</w:t>
+                <w:t xml:space="preserve">hal-01336794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la notion de dynamique de talles pour un couvert de graminées pérennes et quelques autres modifications concernant les prairies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Selection of pasture and forage species adapted to changing environmental conditions in Mediterranean climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe séminaire STICS,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sainte-Montaine, France</w:t>
+              <w:t xml:space="preserve">14. Meeting of the FAO-CIHEAM Subnetwork on Mediterranean Forages and Fodder Crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Oct 2012, Samsun, Turkey. 541 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336794v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of pasture and forage species adapted to changing environmental conditions in Mediterranean climates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Production and persistence of Mediterranean perennial grasses under contrasting climatic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Meeting of the FAO-CIHEAM Subnetwork on Mediterranean Forages and Fodder Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Oct 2012, Samsun, Turkey. 541 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745910v1</w:t>
+                <w:t xml:space="preserve">hal-02746551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMAGIE: a french INRA project to adapt the grasslands to climate change. http://www.inra.fr/climagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13779,90 +13779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and measurement of summer dormancy in temperate perennial grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fukai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Workshop on Summer Dormancy in Grasses - Coping with Increasing Aridity and Heat under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Ardmore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13896,64 +13896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and potential development of perennial grasses in rainfed Mediterranean farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Workshop on Summer Dormancy in Grasses - Coping with Increasing Aridity and Heat under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Ardmore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14000,51 +14000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How will climate change affect pasture plant species and their reserves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Le Dily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14095,64 +14095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First international workshop on summer dormancy in grasses: coping with climate change—Summary and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14238,51 +14238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gribaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14314,368 +14314,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to simulate tiller dynamics of perennial forage grasses under severe Mediterranean drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Water use efficiency in a mild season and water cost of summer survival of perennial forage grasses in Mediterranean aeras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Satger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Meeting of the Sub-network FAO-CIHEAM</w:t>
+              <w:t xml:space="preserve">12. Meeting of the Sub-Network on Mediterranean Forage Resources of the FAO-CIHEAM Inter-regional Cooperative Research and Development Network on Pastures and Fodder Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Elvas, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750494v1</w:t>
+                <w:t xml:space="preserve">hal-02757524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use efficiency in a mild season and water cost of summer survival of perennial forage grasses in Mediterranean aeras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Perennial grasses in rainfed Mediterranean farming systems - current and potential role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Meeting of the Sub-Network on Mediterranean Forage Resources of the FAO-CIHEAM Inter-regional Cooperative Research and Development Network on Pastures and Fodder Crops</w:t>
+              <w:t xml:space="preserve">12. Meeting of the Sub-network on Mediterranean Forage Resources of the FAO-CIHEAM Inter-regional Cooperative Research and Development Network on Pastures and Fodder Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Elvas, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757524v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial grasses in rainfed Mediterranean farming systems - current and potential role</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">A model to simulate tiller dynamics of perennial forage grasses under severe Mediterranean drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Satger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Meeting of the Sub-network on Mediterranean Forage Resources of the FAO-CIHEAM Inter-regional Cooperative Research and Development Network on Pastures and Fodder Crops</w:t>
+              <w:t xml:space="preserve">12. Meeting of the Sub-network FAO-CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Elvas, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754921v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-physiological traits associated with drought survival in bi-specific perennial herbaceous swards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Meeting of the Sub-network on Mediterranean Forage Resources of the FAO - CIHEAM Conference Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Elvas, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14700,77 +14700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance racinaire et survie à la sécheresse chez les types de &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; L. non dormants en été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Réunion du Sous-Réseau Ressources Fourragères Méditerranéennes du Réseau Coopératif Interrégional FAO-CIHEAM de Recherche et Développement sur les Pâturages et les Cultures Fourragères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Djerba, Tunisie. 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14795,51 +14795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de parcours par des ovins laitiers en Corse : methodologie, premiers resultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14890,51 +14890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude phyto et agro-ecologique des formations herbacees de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française Pour La Production Fourragère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15158,90 +15158,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodder grass selection in the Mediterranean: the role of summer dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Kallida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz P. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15613,77 +15613,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. </w:t>
@@ -15757,90 +15757,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated CO2 enhances short-term recovery after extreme drought and heat in a temperate grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15882,103 +15882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root responses of seven perennial forage species to severe drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bertrand-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16016,90 +16016,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability assessment of livestock and grasslands to climate change and extreme events (VALIDATE project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARU International Scientific Congress on Climate Change: Global Risks, Challenges and Decisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. IOP Publishing, IOP Conference Series: Earth and Environmental Science, 6, 2009, IOP Conference Series: Earth and Environmental Science. </w:t>
@@ -16169,51 +16169,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de survie aux sécheresses sévères et durabilité agro-écologique des peuplements herbacés pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16263,64 +16263,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameliorer les ressources fourrageres en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 27 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16488,51 +16488,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude phyto et agro-écologique des formations herbacées de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1989. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16728,51 +16728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Hidalgo-Galvez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;a Akhoun-Piernicka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Cardozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gleason" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carminati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin-Nolan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Torkian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sabzalian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghafakhr Mirlohi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schardl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04684-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chapon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Agust&#237;n Cardozo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Copani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Kallida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv &#216;strem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Finn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Suter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mat&#237;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cambroll&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Sampoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dehmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13770" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M Gleason" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04739-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz424" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bristiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3854-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Zhouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Shaimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2016.12.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kehoe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Reis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Virah-Sawmy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Balmford" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kuemmerle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8276" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Querejeta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueng Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Chacon Doria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seddaiu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Korhonen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virkaj&#228;rvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Beloni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Menezes Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregori Alberto Rovadoscki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Balachowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12979" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw264" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Prieto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Birouste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gentit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goldin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3163-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pirnajmedin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Majidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghodratollah Saeidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gheysari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-2060-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12824" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Norton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz P. Malinowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0362-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00082" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1N7CKWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.10.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Norton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/cp14054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelguerfi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzerzour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.03.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TB27V3Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650574v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorgeou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio M. Perez-Ramos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fattet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.09.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04073.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02800.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C0L58KR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2011.00482.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZK9G4BW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123238v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kallida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khedim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM5K2RM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pecetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mefti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2010.00443.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87F970959DA590A3E00E1ABD2441E339138DFC38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porqueddu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LB9H01X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.01.0021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668498v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Al Faiz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0325" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667706v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Seddaiu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ledda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Saidi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.09.0545" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545061v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Soussana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Alessio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/24/242047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39F7B48115A6FF26304CFD6CAD02473CA1274572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Norton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0317" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Satger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0323" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.04.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9B2PSXS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fukai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AR07343" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl195" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AR05237" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AR06082" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681548v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00906.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681207v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1160106.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZDRNDH0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682513v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP00162" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004835116453" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72F553185CD8ED5F8BE0120ECD1D58BADE1DFB75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698386v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bretagne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00287.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699254v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00288.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696652v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/A97004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gandoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.1996.tb02053.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1986117265A450B34BA72E5939B49CCB8CA82021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713638v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2404415" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715336v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1995.1053" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711866v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087384" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD006D246F5F72B3DD0A4C95E798E1A0F92569D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702967v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714900v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA9920619" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707464v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716097v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885279v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Volaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leli&#232;vre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19900210" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715793v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19900306" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700756v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765759v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Finn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530850v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604777v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739137v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Doria" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604806v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512200v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J&#248;rgensen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233912v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233894v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233898v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233908v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741625v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796520v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580646v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-017-9044-4_21" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804811v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239525v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810050v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhouri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaimi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al Faiz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749118v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Culvenor" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809251v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745474v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806538v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Defossez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746551v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336794v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745910v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755227v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0319" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757679v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0324" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757148v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. West" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Hopkins" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Malinowski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0313" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaballah" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gribaa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750494v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757524v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755269v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762933v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781262v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise Pour La Production Fourrag&#232;re" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779688v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832290v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23820" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848575v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ley" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouilloux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850372v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801719v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/climagie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795730v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804703v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrand-Morvan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/4/242047" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816772v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845378v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849136v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858449v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gleason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carminati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin-Nolan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Hidalgo-Galvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;a Akhoun-Piernicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Cardozo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Torkian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sabzalian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghafakhr Mirlohi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schardl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04684-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Cardozo Cabanelas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chapon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Agust&#237;n Cardozo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Copani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Kallida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv &#216;strem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Finn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Suter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mat&#237;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cambroll&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Sampoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dehmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13770" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M Gleason" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04739-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bristiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3854-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Zhouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Shaimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sjbs.2016.12.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kehoe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Virah-Sawmy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Balmford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kuemmerle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8276" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Querejeta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Beloni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Menezes Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregori Alberto Rovadoscki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Balachowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12380" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seddaiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Korhonen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virkaj&#228;rvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueng Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Chacon Doria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12979" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw264" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12888" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Prieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Birouste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gentit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goldin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3163-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12824" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pirnajmedin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Majidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghodratollah Saeidi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gheysari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-017-2060-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Norton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz P. Malinowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0362-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638991v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1N7CKWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183531v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.10.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Norton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/cp14054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelguerfi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzerzour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.03.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TB27V3Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio M. Perez-Ramos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fattet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorgeou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04073.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2011.00482.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZK9G4BW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02800.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C0L58KR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kallida" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khedim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.05.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM5K2RM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porqueddu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LB9H01X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pecetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mefti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2010.00443.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87F970959DA590A3E00E1ABD2441E339138DFC38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2010.01.0021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668498v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Al Faiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0325" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Saidi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2008.09.0545" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Soussana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Alessio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/24/242047" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39F7B48115A6FF26304CFD6CAD02473CA1274572/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Seddaiu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ledda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp080" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Norton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0317" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Satger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0323" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.04.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9B2PSXS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fukai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AR07343" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665176v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl195" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AR05237" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AR06082" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681548v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00906.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1160106.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZDRNDH0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP00162" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681407v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004835116453" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72F553185CD8ED5F8BE0120ECD1D58BADE1DFB75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698386v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bretagne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00287.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00288.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/A97004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698003v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gandoin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.1996.tb02053.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1986117265A450B34BA72E5939B49CCB8CA82021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2404415" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1995.1053" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711866v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087384" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD006D246F5F72B3DD0A4C95E798E1A0F92569D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702967v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714900v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA9920619" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707464v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716097v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19900210" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885279v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Volaire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Godron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leli&#232;vre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715793v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19900306" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700756v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765759v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Finn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785038v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530850v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604777v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739137v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Doria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512200v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Virkajarvi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J&#248;rgensen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233912v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233894v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233898v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233908v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796520v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741625v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798814v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580646v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-017-9044-4_21" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804811v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239525v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810050v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhouri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaimi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al Faiz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749118v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747435v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Culvenor" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745474v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809251v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806538v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Defossez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escape" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336794v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745910v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746551v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755227v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0319" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757679v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0324" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757148v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. West" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Hopkins" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Malinowski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2009.06.0313" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaballah" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gribaa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757524v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754921v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755269v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762933v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781262v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise Pour La Production Fourrag&#232;re" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779688v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832290v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23820" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848575v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ley" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouilloux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850372v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801719v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/climagie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795730v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804703v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrand-Morvan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186942v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/4/242047" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816772v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845378v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849136v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858449v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>