--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -1395,173 +1395,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujet corrigé n° 3 : Explication de texte. La militante africaine Aoua Keïta au IVe congrès de la Fédération syndicale mondiale à Leipzig (1957)</w:t>
+                <w:t xml:space="preserve">L’éducation scolaire : vecteur de nouvelles définitions des liens entre les sociétés africaines et le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wenzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Clavé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée (1900-1980)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436094v1</w:t>
+                <w:t xml:space="preserve">hal-04436092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation scolaire : vecteur de nouvelles définitions des liens entre les sociétés africaines et le monde</w:t>
+                <w:t xml:space="preserve">Sujet corrigé n° 3 : Explication de texte. La militante africaine Aoua Keïta au IVe congrès de la Fédération syndicale mondiale à Leipzig (1957)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Wenzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Clavé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée (1900-1980)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436092v1</w:t>
+                <w:t xml:space="preserve">hal-04436094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujet corrigé n° 2 : Dissertation. Les femmes africaines et le monde (1900-1980)</w:t>
               </w:r>
@@ -2651,51 +2651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wtl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ghs.2023.160105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.20006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03970662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-70630-1_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70630-1_3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858197v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3598-villes-genre-cinemas-en-afrique.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien06" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien07" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04436087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wtl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ghs.2023.160105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.20006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03970662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-70630-1_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70630-1_3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858197v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3598-villes-genre-cinemas-en-afrique.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia M." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien06" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien07" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04436087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>