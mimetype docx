--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -845,213 +845,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Combinatorial Maps for Parallel Mesh Processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simuler en temps réel la descente du foetus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.34-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844433v1</w:t>
+                <w:t xml:space="preserve">hal-01486863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler en temps réel la descente du foetus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Combinatorial Maps for Parallel Mesh Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a11070105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486863v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword to the special section on VRIPHYS 2015</w:t>
               </w:r>
@@ -1135,447 +1135,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theme F &amp;quot;medical robotics for training and guidance&amp;quot;: Results and future work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shell finite element model for interactive fetal head deformation during childbirth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.16-17. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.312-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799991v1</w:t>
+                <w:t xml:space="preserve">hal-01001925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell finite element model for interactive fetal head deformation during childbirth</w:t>
+                <w:t xml:space="preserve">Biomechanical simulation of the fetal descent without imposed theoretical trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+                <w:t xml:space="preserve">Romain Buttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815928⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (2), pp.389-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001925v1</w:t>
+                <w:t xml:space="preserve">hal-00841386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical simulation of the fetal descent without imposed theoretical trajectory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theme F &amp;quot;medical robotics for training and guidance&amp;quot;: Results and future work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grangé</w:t>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (2), pp.389-401. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.16-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841386v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation biomécanique de la descente foetale sans trajectoire théorique imposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Buttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (2), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1821,148 +1821,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Physically-Based Sim2Real for Tactile Images through Differentiable Path-Tracing Rendering</w:t>
+                <w:t xml:space="preserve">Breaking the 3D Dataset Bottleneck: Fast Scalable Generation of Aligned 3D Assets from Scratch for Category 6D Pose Estimation and Robotic Grasping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Samsonenko</w:t>
+                <w:t xml:space="preserve">Danylo Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488623v1</w:t>
+                <w:t xml:space="preserve">hal-05220360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Simulation of Deformable Tactile Sensors and Objects in Robotic Grasping using Graph Neural Networks with Inductive Biases</w:t>
               </w:r>
@@ -1974,77 +1974,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Mazurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danylo Mazurak</w:t>
+                <w:t xml:space="preserve">Alap Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE-RAS International Conference on Soft Robotics (RoboSoft 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Kanazawa, Japan</w:t>
@@ -2059,156 +2059,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the 3D Dataset Bottleneck: Fast Scalable Generation of Aligned 3D Assets from Scratch for Category 6D Pose Estimation and Robotic Grasping</w:t>
+                <w:t xml:space="preserve">Automatic Physically-Based Sim2Real for Tactile Images through Differentiable Path-Tracing Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danylo Mazurak</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Samsonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Denver, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220360v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitate and scale up the creation of 3D meshes, 6D category-based datasets and grasping with generative models: genvegefruits3d</w:t>
               </w:r>
@@ -2220,64 +2220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Samsonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2313,450 +2313,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward synthetic data generation for robotic tactile manipulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haptic Training Simulators Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Robot Embodiment through Visuo-Tactile Perception" - 2024 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SmartMultimedia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82475-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566202v1</w:t>
+                <w:t xml:space="preserve">hal-04461667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FruitBin: a tunable large-scale dataset for advancing 6D pose estimation in fruit bin-picking automation</w:t>
+                <w:t xml:space="preserve">Toward synthetic data generation for robotic tactile manipulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Recovering 6D Object Pose (R6D) - European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">Workshop on "Robot Embodiment through Visuo-Tactile Perception" - 2024 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683842v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Training Simulators Design Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Delbos</w:t>
+                <w:t xml:space="preserve">FruitBin: a tunable large-scale dataset for advancing 6D pose estimation in fruit bin-picking automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chalard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Mazurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Samsonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartMultimedia 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Workshop on Recovering 6D Object Pose (R6D) - European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461667v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PickSim: A dynamically configurable Gazebo pipeline for robotic manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,364 +3138,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate thickness computation of a B-Rep model on the GPU</w:t>
+                <w:t xml:space="preserve">A Unified Topological-Physical Model for Adaptive Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Lemasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
+                <w:t xml:space="preserve">Elsa Fléchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics, Visualization and Computer Vision (WSCG 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Virtual Reality Interaction and Physical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bremen, Germany. pp.39-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/vriphys.20141222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301048v1</w:t>
+                <w:t xml:space="preserve">hal-01077994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical model of the fetal head for interactive childbirth simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA 2014 Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Chambéry, France. pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Topological-Physical Model for Adaptive Refinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate thickness computation of a B-Rep model on the GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Fléchon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Virtual Reality Interaction and Physical Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Graphics, Visualization and Computer Vision (WSCG 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic. pp.151-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077994v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria adaptation of physical simulations</w:t>
               </w:r>
@@ -4037,265 +4037,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00597739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical model of the female reproductive system and the fetus for the realization of a childbirth virtual simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Buttin</w:t>
+                <w:t xml:space="preserve">Integrating Tensile Parameters in Hexahedral Mass-Spring System for Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE EMBC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Graphics, Visualization and Computer Vision'2009 - WSCG'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Plzen, Czech Republic. pp.145-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507108v1</w:t>
+                <w:t xml:space="preserve">hal-00994456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Tensile Parameters in Hexahedral Mass-Spring System for Simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Behzad Shariat</w:t>
+                <w:t xml:space="preserve">A biomechanical model of the female reproductive system and the fetus for the realization of a childbirth virtual simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Buttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat Torbaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics, Visualization and Computer Vision'2009 - WSCG'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.5263-5266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994456v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dedicated Compression Scheme for Large Multidimensional Functions Visualization</w:t>
               </w:r>
@@ -4389,64 +4389,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating tensile parameters in 3d mass-spring system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Simulation of Deformable Tactile Sensors in Robotic Grasping using Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5734,51 +5734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanneguy Redarce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissances et systèmes technologiques pour la santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, ESKA, pp.30-35, 2014, Annales des Mines - Réalités industrielles, 9782747223881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6307,64 +6307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FruitBin: a large-scale fruit bin picking dataset tunable over occlusion, camera pose and scenes for 6D pose estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,51 +6412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Tensile Parameters in Mass-Spring System for Deformable Object Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,51 +6526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Tensile Parameters in 3D Mass-Spring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mass-Spring System Integrating Elasticity Parameters in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,151 +7735,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peu de Mécanique des Milieux Continus</w:t>
+                <w:t xml:space="preserve">Modèle mécanique d'une plaque mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. France. 2017, pp.54</w:t>
+              <w:t xml:space="preserve">Doctorat. France. 2017, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01520209v1</w:t>
+                <w:t xml:space="preserve">cel-01520287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle mécanique d'une plaque mince</w:t>
+                <w:t xml:space="preserve">Un peu de Mécanique des Milieux Continus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. France. 2017, pp.20</w:t>
+              <w:t xml:space="preserve">Doctorat. France. 2017, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01520287v1</w:t>
+                <w:t xml:space="preserve">cel-01520209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7955,51 +7955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE81FEAE"/>
+    <w:nsid w:val="DF8F8E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8186,51 +8186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-zara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0118-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077050231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205961061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358185397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Saillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03467-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Golec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Palierne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01663-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zachmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0077-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008947302350246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Golec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152120v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lemasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arthaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fl&#233;chon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20141222" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Flechon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/001-010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincentjean-Marc Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biomechanics-of-living-organs/payan/978-0-12-804009-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090720v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El Hajjar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090630v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005117v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-zara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0118-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077050231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205961061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358185397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Saillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03467-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Golec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Palierne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01663-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zachmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0077-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008947302350246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Golec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152120v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fl&#233;chon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20141222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lemasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arthaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Flechon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/001-010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincentjean-Marc Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biomechanics-of-living-organs/payan/978-0-12-804009-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090720v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El Hajjar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090630v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005117v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>