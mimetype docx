--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1993,101 +1993,101 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Mazurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tim Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alap Kshirsagar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE-RAS International Conference on Soft Robotics (RoboSoft 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488652v1</w:t>
+                <w:t xml:space="preserve">hal-05488652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Physically-Based Sim2Real for Tactile Images through Differentiable Path-Tracing Rendering</w:t>
               </w:r>
@@ -7955,51 +7955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF8F8E1D"/>
+    <w:nsid w:val="B0E9E0F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8186,51 +8186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-zara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0118-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077050231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205961061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358185397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Saillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03467-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Golec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Palierne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01663-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zachmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0077-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008947302350246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Golec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152120v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fl&#233;chon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20141222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lemasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arthaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Flechon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/001-010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincentjean-Marc Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biomechanics-of-living-organs/payan/978-0-12-804009-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090720v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El Hajjar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090630v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005117v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-zara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0118-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077050231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205961061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358185397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Saillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03467-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Golec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Palierne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01663-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zachmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0077-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008947302350246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Golec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152120v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fl&#233;chon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20141222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lemasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arthaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Flechon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/001-010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincentjean-Marc Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biomechanics-of-living-organs/payan/978-0-12-804009-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090720v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El Hajjar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090630v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005117v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>