--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,7900 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7848 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Zara </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Université Lyon 1.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0118-7204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077050231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">205961061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=TlnUeT0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358185397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going further with Vertex Block Descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds (best selected papers from CASA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Elements in Position Based Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.4737-4749. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-024-03467-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Reality and haptic simulator for ultrasound-guided needle insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Alamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMRB.2022.3175095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merge-and-simplify operation for compact combinatorial pyramid definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid 3D mass-spring system for simulation of isotropic materials with any Poisson’s ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Golec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Palierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.809-825. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01663-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler en temps réel la descente du foetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Combinatorial Maps for Parallel Mesh Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a11070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the special section on VRIPHYS 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.A3-A4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell finite element model for interactive fetal head deformation during childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.312-314. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical simulation of the fetal descent without imposed theoretical trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Buttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Shariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grangé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (2), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme F &amp;quot;medical robotics for training and guidance&amp;quot;: Results and future work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.16-17. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation biomécanique de la descente foetale sans trajectoire théorique imposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Buttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Shariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grangé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time structured texture synthesis and editing using image-mesh analogies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (9), pp.926-935. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Simulation of Large Dynamic System on a PCs Cluster: Application to Cloth Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.202.2004.3.202-1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00516888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Physically-Based Sim2Real for Tactile Images through Differentiable Path-Tracing Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Samsonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the 3D Dataset Bottleneck: Fast Scalable Generation of Aligned 3D Assets from Scratch for Category 6D Pose Estimation and Robotic Grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Mazurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Simulation of Deformable Tactile Sensors and Objects in Robotic Grasping using Graph Neural Networks with Inductive Biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Mazurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alap Kshirsagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE-RAS International Conference on Soft Robotics (RoboSoft 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitate and scale up the creation of 3D meshes, 6D category-based datasets and grasping with generative models: genvegefruits3d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Mazurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Samsonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2025 International Conference on Image Processing (ICIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Training Simulators Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartMultimedia 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82475-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward synthetic data generation for robotic tactile manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Robot Embodiment through Visuo-Tactile Perception" - 2024 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FruitBin: a tunable large-scale dataset for advancing 6D pose estimation in fruit bin-picking automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Mazurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Samsonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Recovering 6D Object Pose (R6D) - European Conference on Computer Vision (ECCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PickSim: A dynamically configurable Gazebo pipeline for robotic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dellandréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Robot Manipulation Through Open-Source Ecosystems - 2023 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Norton, University of Massachusetts Lowell; Holly Yanco, University of Massachusetts Lowell; Berk Calli, Worcester Polytechnic Institute; Aaron Dollar, Yale University, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time ultrasound rendering with model-based tissue deformation for needle insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Graphics Theory and Applications, GRAPP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008947302350246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mass Spring System formulation to model the behavior of soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Golec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Palierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Society of Biomechanics Congress (ESB 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a Topological-Physical Model to manage different physical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Golec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Plzen, Czech Republic. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Topological-Physical Model for Adaptive Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Virtual Reality Interaction and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/vriphys.20141222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical model of the fetal head for interactive childbirth simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2014 Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate thickness computation of a B-Rep model on the GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Iehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics, Visualization and Computer Vision (WSCG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria adaptation of physical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Virtual Reality Interaction and Physical Simulation (VRIPHYS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lille, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic topological framework for physical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Flechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computer Graphics, Visualization and Computer Vision 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Plzen, Czech Republic. pp.104-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Tensor-Mass solver on the GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics/ ACM SIGGRAPH Symposium on Computer Animation (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Tensor-Mass solver on the GPU for soft bodies simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Virtual Reality Interaction and Physical Simulation (VRIPHYS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys12/001-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition multi-modale en temps réel pour le suivi du mouvement respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical model of the female reproductive system and the fetus for the realization of a childbirth virtual simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Buttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Shariat Torbaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.5263-5266, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tensile Parameters in Hexahedral Mass-Spring System for Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Shariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics, Visualization and Computer Vision'2009 - WSCG'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Plzen, Czech Republic. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated Compression Scheme for Large Multidimensional Functions Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Super Visualization (IWSV08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ile de Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating tensile parameters in 3d mass-spring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2007 Computer-Aided Medical Interventions: tools and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Parallel Simulation and Multi-Display Visualization on a PC Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Computation (Euro-Par)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Klagenfurt, Austria. pp.1287-1290, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Easy Parallel Implementation of Large Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Revire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EuroPVM (Parallel Virtual Machine)/MPI (Message Passing Interface)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Venice, Italy. pp.663-666, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39924-7_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Parallel Simulation and Parallel Visualization on PC Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincentjean-Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commodity Clusters For Virtual Reality, VR 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical cloth simulation on a PC cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4h Eurographics Workshop on Parallel Graphics and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Blaubeuren, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation physique de textiles sur grappe de processeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de l'Association Française d'Informatique Graphique (AFIG'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIG, Nov 2001, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Simulation of Deformable Tactile Sensors in Robotic Grasping using Graph Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danylo Mazurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2025 Workshop on Tactile Sensing Toward Robot Dexterity and Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Mass/FEM real-time simulation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses du LIRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VRIPHYS 2015: 12th Workshop on Virtual Reality Interaction and Physical Simulation, 4-5 Nov 2015, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dieter Fellner (TU Darmstadt &amp; Fraunhofer IGD, Germany).; Eurographics Association 2015, 2015, 978-3-905674-98-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Training Simulators in medical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Med Amine Laribi (dir.); Carl Nelson (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot Design - Application to Medical Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-0443247781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap 15: Numerical simulation of vaginal delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Brieu; Michel Cosson; Poul Nielsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Female Reproductive System, Breast and Pelvic floor - From Model to Patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2023, 9780323903196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterus – Biomechanical modeling of uterus. Application to a childbirth simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohan Payan; Jacques Ohayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Living Organs: Hyperelastic Constitutive Laws for Finite Element Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-346, 2017, 9780128040096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles technologies pour la formation aux gestes médico-chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissances et systèmes technologiques pour la santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, ESKA, pp.30-35, 2014, Annales des Mines - Réalités industrielles, 9782747223881. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.144.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation temps réel d'insertion d'aiguille sous échographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Saillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Ultrasound Rendering for Ultrasound-Guided Puncture Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique (JFIG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid 3D Mass-Spring System to simulate isotropic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Golec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Palierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning-Based Prediction of Occlusal Stresses on Teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FruitBin: a large-scale fruit bin picking dataset tunable over occlusion, camera pose and scenes for 6D pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tensile Parameters in Mass-Spring System for Deformable Object Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tensile Parameters in 3D Mass-Spring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mass-Spring System Integrating Elasticity Parameters in 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction et complétion de maillages sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIRIS UMR CNRS 5205. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Raymarching and Multi-Sampled Pre-integration on Graphics Hardware: Application to the Visualization of Gyrokinetic Plasmas Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5974, INRIA. 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090720v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un raymarching adaptatif pour la visualisation de données volumiques issues de simulations gyrocin étiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0319, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervolumetric Plasma-data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5971, INRIA. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090630v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive out-of-core visualisation of 4-D+t plasma data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5444, INRIA. 2004, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et développement d'un module de contrôle pour une plate-forme de simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Haefele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Violard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RT-0299, INRIA. 2004, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes parallèles de simulation physique pour la synthèse d'images : application à l'animation de textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation interactive d'objets déformables pour la conception de simulateurs d'apprentissage aux gestes médicaux-chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Claude Bernard Lyon1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02977482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mécanique d'une plaque mince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2017, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01520287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peu de Mécanique des Milieux Continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2017, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01520209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7955,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0E9E0F4"/>
+    <w:nsid w:val="3137E1F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8186,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-zara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0118-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077050231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205961061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358185397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Saillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03467-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Golec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Palierne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01663-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zachmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0077-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008947302350246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Golec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152120v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fl&#233;chon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20141222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lemasson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arthaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Flechon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/001-010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincentjean-Marc Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biomechanics-of-living-organs/payan/978-0-12-804009-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090720v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El Hajjar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090630v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005117v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-zara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0118-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077050231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205961061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=TlnUeT0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358185397" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Saillant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-024-03467-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Alamilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barnouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2022.3175095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Golec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Palierne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01663-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zachmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2016.04.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grang&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.04.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0077-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.202.2004.3.202-1464" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220360v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488652v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Heller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alap Kshirsagar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995939v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bourennane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delbos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82475-3_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008947302350246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Golec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152120v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fl&#233;chon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vriphys.20141222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lemasson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arthaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Flechon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys12/001-010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597739v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591076v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_174" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincentjean-Marc Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mar&#233;chal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/robot-design/laribi/978-0-443-24778-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biomechanics-of-living-organs/payan/978-0-12-804009-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nicolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493738v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090720v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El Hajjar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090630v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005117v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02977482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01520209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>