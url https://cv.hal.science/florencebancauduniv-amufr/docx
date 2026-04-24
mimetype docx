--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1167,165 +1167,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaisirs et fantasmes alimentaires, de Goethe à Kafka</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nourriture – discours, pratiques, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Sep 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Jul 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452069v1</w:t>
+                <w:t xml:space="preserve">hal-04452051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Plaisirs et fantasmes alimentaires, de Goethe à Kafka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nourriture – discours, pratiques, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Jul 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Sep 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452051v1</w:t>
+                <w:t xml:space="preserve">hal-04452069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Lemper, quand chanter, c’est jouer</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513268v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04936325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dallet-Mann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-eclats-du-mythe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.336" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513268v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04936325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dallet-Mann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-eclats-du-mythe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.336" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>