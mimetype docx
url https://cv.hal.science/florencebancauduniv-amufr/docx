--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -66,1766 +66,1874 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Retour d’expériences et d’observations sur les étudiant.es extra-ordinaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebouc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le handicap, de la recherche à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche, Apr 2026, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«De la beauté du corps à travers les âges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La Beauté, de quel droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LDPSC – Laboratoire de Droit privé et de Sciences criminelles, AMU, Jan 2025, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture du corps dans les récits de Kafka », Journée d’étude sur Les récits de Kafka, entre intériorité et extériorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude les Récits de Kafka entre intériorité et extériorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Bancaud, Jan 2024, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Es sind Bilder, nur Bilder....&amp;quot; Kafkas ambivalente Haltung zu Kunst- und Sprachbildern.“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. internationale Tagung des Departments für Germanische Sprachen und Literaturen an der Universität Bukarest in Zusammenarbeit mit Université Aix-Marseille (CIVIS) : Die Zeit der Bildschmiede. Sprach- und literaturwissenschaftliche Betrachtungen zu Potential und Wirkungsmöglichkeiten von Sprachbildern Zum 100. Todesjahr Franz Kafkas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest / Echanges, Oct 2024, Bucarest (Roumanie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contre le silence du monde, pour une esthétique de la résonance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Contre le silence du monde, pour une esthétique de la résonance » Jeudi 21 mars 2024, Journées d’étude internationales/ Internationale Tagung : Sortir de l’impasse. Réponses contemporaines au mutisme du monde dans la sociologie, la philosophie et les arts / Auswege aus der Sackgasse. Zeitgenössische Antworten auf eine verstummende Welt in Soziologie, Philosophie und Kunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU : CGGG et ECHANGES, Mar 2024, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilke et l'expérience de la laideur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études agrégation d'allemand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dijon, Dec 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisirs et fantasmes alimentaires, de Goethe à Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nourriture – discours, pratiques, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Sep 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nourriture – discours, pratiques, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Jul 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Lemper, quand chanter, c’est jouer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale d’études sur la chanson ‘Dramaturgies de la chanson’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, May 2023, Innsbruck, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Biermann ou la contestation faite chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale d’Etude sur la Chanson 'Chansons et Evènements à Travers le Temps'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Sep 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des troubles de la transmission intergénérationnelle chez Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichte ordnen - L'Histoire mise en ordre. Interdisziplinäre Fallstudien zum Begriff "Generation" - Études de cas interdisciplinaires sur la notion de "génération".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que le kitsch ?</w:t>
+                <w:t xml:space="preserve">Mardi 21 janvier : La littérature allemande après l’heure zéro: entre amer bilan et nécessaire reconstruction, Forum Universitaire de Boulogne Billlancourt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce que le kitsch ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">La littérature allemande après l’heure zéro: entre amer bilan et nécessaire reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Boulogne Bilancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933792v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mardi 21 janvier : La littérature allemande après l’heure zéro: entre amer bilan et nécessaire reconstruction, Forum Universitaire de Boulogne Billlancourt.</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que le kitsch ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature allemande après l’heure zéro: entre amer bilan et nécessaire reconstruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Boulogne Bilancourt, France</w:t>
+              <w:t xml:space="preserve">Qu'est-ce que le kitsch ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933788v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La beauté du corps dans l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La beauté de quel droit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « sentiments mêlés » que suscite la laideur au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prestiges de la laideur. Peindre et penser la laideur de l’Antiquité au romantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La nouvelle kafkéenne ou l’art de se réinventer, entre maîtrise formelle et entretien infini »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La nouvelle de langue allemande entre centre et marges, second volet : du début du XXe siècle à nos jours (13-14 novembre 2025) Internationale Tagung Die deutschsprachige Kurzepik und Novelle und ihre Beziehungen zu den anderen Gattungen (13.-14. November 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 décembre 2024 : La fabrique de la laideur</w:t>
+                <w:t xml:space="preserve">4 Novembre 2024 : Des arts qui ne sont plus beaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la laideur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Des arts qui ne sont plus beaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933785v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 Novembre 2024 : Des arts qui ne sont plus beaux</w:t>
+                <w:t xml:space="preserve">2 décembre 2024 : La fabrique de la laideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des arts qui ne sont plus beaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">La fabrique de la laideur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933783v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexions sur le kitsch », Son of a kitch, Sciences PO Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Son of a kitch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Touloiuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En quoi les images laides peuvent-elles fasciner ? », conférence pour l'ED 354, lundi 19 février 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« En quoi les images laides peuvent-elles fasciner ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kafka sans fin », UTL, Marseille, 18 octobre 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Kafka sans fin" 18 octobre 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933780v1</w:t>
-              </w:r>
-[...720 lines deleted...]
-                <w:t xml:space="preserve">hal-03168868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kafka und Wien, eine schmerzhafte Beziehung“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Paumgardhen / Stéphane Pesnel (Hg.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kafka in Österreich, Kafka und Österreich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank und Timme, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kafka und Wien, eine schmerzhafte Beziehung“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Paumgardhen / Stéphane Pesnel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kafka in Österreich, Kafka und Österreich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank und Timme, 2024, ISBN: 978-3-7329-1004-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Marseille. Eclat[s] du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dallet-Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bancaud; Véronique Dallet-Mann; Marion Picker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille : éclat[s] du mythe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-20, 2013, Sociétés contemporaines. Série Europe, 978-2-85399-895-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.23037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1835,346 +1943,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwischen Idylle und Utopie : das Gartenmotiv in Jüngers Gärten und Strassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets Ernst Jünger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre diabolisation, séduction et légitimation. Le kitsch ou l'imitation comme « mal esthétique » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.73-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers d'Études Germaniques Franz Kafka « champion d'une épistolarité désenchantée » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.171-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beckmann ou la réinvention de la beauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bancaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37, pp.147-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2321,51 +2429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513268v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04936325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dallet-Mann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-eclats-du-mythe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.336" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.438" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Liberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebouc Benoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04933798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04936325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dallet-Mann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-eclats-du-mythe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03168866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02582247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>