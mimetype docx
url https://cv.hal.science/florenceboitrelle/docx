--- v0 (2026-03-12)
+++ v1 (2026-04-28)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Varicocele Repair on Testicular Endocrine Function: A Systematic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupin Shah</w:t>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Ko</w:t>
+                <w:t xml:space="preserve">Lea Ruoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parviz Kavoussi</w:t>
+                <w:t xml:space="preserve">Omar Bouattane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (3), pp.818-843. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.240109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766032v1</w:t>
+                <w:t xml:space="preserve">hal-05411025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
+                <w:t xml:space="preserve">Effects of Varicocele Repair on Testicular Endocrine Function: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Ruoso</w:t>
+                <w:t xml:space="preserve">Edmund Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouattane</w:t>
+                <w:t xml:space="preserve">Parviz Kavoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bendayan</w:t>
+                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (3), pp.818-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.240109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411025v1</w:t>
+                <w:t xml:space="preserve">hal-04766032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide microRNA Expression Profiling in Human Spermatozoa and Its Relation to Sperm Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mouik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,64 +508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Practice Patterns and Variations in the Medical and Surgical Management of Non-Obstructive Azoospermia: Results of a World-Wide Survey, Guidelines and Expert Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Ziouziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Wei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balasingam Balagobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (2), pp.139-143. </w:t>
@@ -770,1320 +770,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Varicocele Repair on Sperm DNA Fragmentation and Seminal Malondialdehyde Levels in Infertile Men with Clinical Varicocele: A Systematic Review and Meta-Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+                <w:t xml:space="preserve">Congenital absence of vas deferens: Anatomical and embryological inputs from a series of autopsies reported in Europe throughout the 18th and 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupin Shah</w:t>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramadan Saleh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safouane Maurens-Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230235⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402641v1</w:t>
+                <w:t xml:space="preserve">hal-04915408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Practice Patterns in the Evaluation of Non-Obstructive Azoospermia: Results of a World-Wide Survey and Expert Recommendations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the satisfaction and utility of social networks in medical practice and continuing medical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widi Atmoko</w:t>
+                <w:t xml:space="preserve">Mai Thi Delespierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imad Ziouziou</w:t>
+                <w:t xml:space="preserve">Emine Sais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230333⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-024-05149-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611201v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The habits of European urologists in the field of cryopreservation before the urological cancers treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Degraeve</w:t>
+                <w:t xml:space="preserve">Effects of Varicocele Repair on Sperm DNA Fragmentation and Seminal Malondialdehyde Levels in Infertile Men with Clinical Varicocele: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roumeguere</w:t>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tilmans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Huyghe</w:t>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.13577⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383274v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement properties of sexual function assessment questionnaires in women with endometriosis: A systematic review following COSMIN guidelines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Practice Patterns in the Evaluation of Non-Obstructive Azoospermia: Results of a World-Wide Survey and Expert Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widi Atmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Ziouziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aogs.14768⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417214v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de première intention du couple infertile : mise à jour des RPC 2010 du CNGOF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The habits of European urologists in the field of cryopreservation before the urological cancers treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roumeguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tilmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+                <w:t xml:space="preserve">Marie‐laura Marotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sermondade</w:t>
+                <w:t xml:space="preserve">Eric Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2024.01.014⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493709v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male Infertility: New Developments, Current Challenges, and Future Directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge de première intention du couple infertile : mise à jour des RPC 2010 du CNGOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sonigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Gül</w:t>
+                <w:t xml:space="preserve">Eloïse Fraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Ivan Russo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+                <w:t xml:space="preserve">Nathalie Sermondade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230232⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (5), pp.305-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2024.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383326v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the satisfaction and utility of social networks in medical practice and continuing medical education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bendayan</w:t>
+                <w:t xml:space="preserve">Measurement properties of sexual function assessment questionnaires in women with endometriosis: A systematic review following COSMIN guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonneau</w:t>
+                <w:t xml:space="preserve">Alba Nicolas‐boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Thi Delespierre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-024-05149-z⟩</w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aogs.14768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489561v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital absence of vas deferens: Anatomical and embryological inputs from a series of autopsies reported in Europe throughout the 18th and 19th century</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Male Infertility: New Developments, Current Challenges, and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Gül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Ivan Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 p. </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.13815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915408v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICSI for non-male factor infertility: time to reappraise IVF?</w:t>
+                <w:t xml:space="preserve">Technical Aspects and Clinical Limitations of Sperm DNA Fragmentation Testing in Male Infertility: A Global Survey, Current Guidelines, and Expert Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sallam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Palini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lodovico Parmegiani</w:t>
+                <w:t xml:space="preserve">Ala’a Farkouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Salvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04869-3⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190239v1</w:t>
+                <w:t xml:space="preserve">hal-04196414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Aspects and Clinical Limitations of Sperm DNA Fragmentation Testing in Male Infertility: A Global Survey, Current Guidelines, and Expert Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ICSI for non-male factor infertility: time to reappraise IVF?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Palini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala’a Farkouh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gianmaria Salvio</w:t>
+                <w:t xml:space="preserve">Lodovico Parmegiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41, </w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.159-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04869-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196414v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Andrology Forum (GAF): Structure, Roles, Functioning and Outcomes: An Online Model for Collaborative Research</w:t>
               </w:r>
@@ -2095,77 +2095,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missy Savira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widi Atmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, </w:t>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sanchez Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp. 817. </w:t>
@@ -2331,481 +2331,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Renaissance of Male Infertility Management in the Golden Age of Andrology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Thirty years of ICSI: quality assessment and selection of gametes and embryos. Where are we in 2023?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220213⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094867v1</w:t>
+                <w:t xml:space="preserve">hal-04347261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty years of ICSI: quality assessment and selection of gametes and embryos. Where are we in 2023?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Intelligence in Andrology: From Semen Analysis to Image Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Abou Ghayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo E Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04883-8⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347261v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence in Andrology: From Semen Analysis to Image Diagnostics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Renaissance of Male Infertility Management in the Golden Age of Andrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41, </w:t>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148731v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy and Consensus on the Management of Elevated Sperm DNA Fragmentation in Male Infertility: A Global Survey, Current Guidelines, and Expert Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala’a Farkouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parviz Kavoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, </w:t>
@@ -2869,64 +2869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelini Evgeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Sabbaghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Gül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2977,103 +2977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus and Diversity in the Management of Varicocele for Male Infertility: Results of a Global Practice Survey and Comparison with Guidelines and Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parviz Kavoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.164-197. </w:t>
@@ -3184,51 +3184,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Genetics and Genomics</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
@@ -3258,90 +3258,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-lapse embryo monitoring: does it add to standard in-vitro fertilization/intra cytoplasmic sperm injection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Minasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodovico Parmegiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panminerva Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (2), </w:t>
@@ -3373,5123 +3373,5123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm epigenetics landscape: correlation with embryo quality, reproductive outcomes and offspring's health</w:t>
+                <w:t xml:space="preserve">How to select healthy sperm for intracytoplasmic sperm injection in samples with high sperm DNA fragmentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Gül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Jindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Colpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panminerva Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.148-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04871-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04870-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148547v1</w:t>
+                <w:t xml:space="preserve">hal-04190026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Varicocele Repair Improve Conventional Semen Parameters? A Meta-Analytic Study of Before-After Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+                <w:t xml:space="preserve">Oocytes evaluation and in-vitro fertilization/intra cytoplasmic sperm injection outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giulia Minasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupin Shah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230034⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp. 179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04838-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149299v1</w:t>
+                <w:t xml:space="preserve">hal-04347546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antioxidant Therapy on Natural Pregnancy Outcomes and Semen Parameters in Infertile Men: A Systematic Review and Meta-Analysis of Randomized Controlled Trials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Need for Training in Research Methodology Prior to Conducting Systematic Reviews and Meta-Analyses, and the Effectiveness of an Online Training Program: The Global Andrology Forum Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hussein Kandil</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (1), pp. 14-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220067⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122365v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to select healthy sperm for intracytoplasmic sperm injection in samples with high sperm DNA fragmentation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murat Gül</w:t>
+                <w:t xml:space="preserve">Impact of Antioxidant Therapy on Natural Pregnancy Outcomes and Semen Parameters in Infertile Men: A Systematic Review and Meta-Analysis of Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok K. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Abdou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Jindal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+                <w:t xml:space="preserve">Ahmed M. Harraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (2), pp.148-158. </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp. 14-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04870-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190026v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocytes evaluation and in-vitro fertilization/intra cytoplasmic sperm injection outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Giulia Minasi</w:t>
+                <w:t xml:space="preserve">Sperm epigenetics landscape: correlation with embryo quality, reproductive outcomes and offspring's health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sallam</w:t>
+                <w:t xml:space="preserve">Giovanni Colpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panminerva Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 65 (2), pp. 179-187. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04838-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04871-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347546v1</w:t>
+                <w:t xml:space="preserve">hal-04148547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need for Training in Research Methodology Prior to Conducting Systematic Reviews and Meta-Analyses, and the Effectiveness of an Online Training Program: The Global Andrology Forum Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does Varicocele Repair Improve Conventional Semen Parameters? A Meta-Analytic Study of Before-After Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupin Shah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.342. </w:t>
+              <w:t xml:space="preserve">, 2023, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094886v1</w:t>
+                <w:t xml:space="preserve">hal-04149299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocyte quality and embryo selection strategies: a review for the embryologists, by the embryologists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annapoorani Chockalingham</w:t>
+                <w:t xml:space="preserve">The Global Andrology Forum (GAF): A World-Wide, Innovative, Online Initiative to Bridge the Gaps in Research and Clinical Practice of Male Infertility and Sexual Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04680-8⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772677v1</w:t>
+                <w:t xml:space="preserve">hal-04347579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Global Research on Human Varicocele: A Scientometric Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Necrozoospermia: The tree that hides the forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prasivoravong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210202⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347593v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Alter</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Global Research on Human Varicocele: A Scientometric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Leisegang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp 636-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701721v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking a closer look at the key performance indicators in an assisted reproductive technology laboratory: a guide for reproductive professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Wirka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhumitha Manoharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panminerva Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04686-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards in semen examination: publishing reproducible and reliable data based on high-quality methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Aitken</w:t>
+                <w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deac189⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1788), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046378v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Vasectomy Semen Analysis: Optimizing Laboratory Procedures and Test Interpretation through a Clinical Audit and Global Survey of Practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shinnosuke Kuroda</w:t>
+                <w:t xml:space="preserve">Oocyte quality and embryo selection strategies: a review for the embryologists, by the embryologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivita Gugnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annapoorani Chockalingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210191⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), p. 171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347597v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress and Assisted Reproduction: A Comprehensive Review of Its Pathophysiological Role and Strategies for Optimizing Embryo Culture Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Standards in semen examination: publishing reproducible and reliable data based on high-quality methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Björndahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mortimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11030477⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (11), pp.2497-2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deac189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03604047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cytocentrifugation Combined with Nuclear Fast Picroindigocarmine Staining in Detecting Cryptozoospermia in Men Diagnosed with Azoospermia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-Vasectomy Semen Analysis: Optimizing Laboratory Procedures and Test Interpretation through a Clinical Audit and Global Survey of Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh Kumar Sharma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinnosuke Kuroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210210⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601043v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new 6th edition of the WHO Laboratory Manual for the Examination and Processing of Human Semen: is it a step toward better standard operating procedure?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxidative Stress and Assisted Reproduction: A Comprehensive Review of Its Pathophysiological Role and Strategies for Optimizing Embryo Culture Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralf Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/aja2021118⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11030477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03604058v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive value of seminal oxidation-reduction potential analysis for reproductive outcomes of ICSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The new 6th edition of the WHO Laboratory Manual for the Examination and Processing of Human Semen: is it a step toward better standard operating procedure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mostafa Arafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Henkel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.123-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2022.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/aja2021118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768875v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expert commentary on essential equipment, supplies and culture media in the assisted reproductive technology laboratory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Cytocentrifugation Combined with Nuclear Fast Picroindigocarmine Staining in Detecting Cryptozoospermia in Men Diagnosed with Azoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimple Desai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madhumita Manoharan</w:t>
+                <w:t xml:space="preserve">Rakesh Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinnosuke Kuroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04671-7⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772676v1</w:t>
+                <w:t xml:space="preserve">hal-03601043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing embryological aspects of oocyte retrieval, oocyte denudation, and embryo loading for transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivita Gugnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerti Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panminerva Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (2), p. 156-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04675-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Varicocele Repair on Semen Parameters in Infertile Men: A Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murat Gül</w:t>
+                <w:t xml:space="preserve">An expert commentary on essential equipment, supplies and culture media in the assisted reproductive technology laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivita Gugnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimple Desai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhumita Manoharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220142⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), p. 140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03844495v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European countries have different rates of sperm cryopreservation before vasectomy and at the time of reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roumeguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tilmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laura Marotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (7), pp.1286-1291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/andr.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisperm Antibody Testing: A Comprehensive Review of Its Role in the Management of Immunological Male Infertility and Results of a Global Survey of Clinical Practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renata Finelli</w:t>
+                <w:t xml:space="preserve">Predictive value of seminal oxidation-reduction potential analysis for reproductive outcomes of ICSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2022.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04412625v1</w:t>
+                <w:t xml:space="preserve">hal-03768875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA Fragmentation: A Critical Assessment of Clinical Practice Guidelines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Antisperm Antibody Testing: A Comprehensive Review of Its Role in the Management of Immunological Male Infertility and Results of a Global Survey of Clinical Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Arafa</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210056⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp. 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347606v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For patients with non-obstructive azoospermia, the outcome of testicular sperm extraction correlates with self-esteem, sexual health and the quality of the couple’s relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Jaoul</w:t>
+                <w:t xml:space="preserve">Impact of Varicocele Repair on Semen Parameters in Infertile Men: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Gül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12610-022-00153-z⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599599v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necrozoospermia: The tree that hides the forest</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sperm DNA Fragmentation: A Critical Assessment of Clinical Practice Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala'A Farkouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neel Parekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Zini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Arafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.13172⟩</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347583v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global Andrology Forum (GAF): A World-Wide, Innovative, Online Initiative to Bridge the Gaps in Research and Clinical Practice of Male Infertility and Sexual Health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
+                <w:t xml:space="preserve">For patients with non-obstructive azoospermia, the outcome of testicular sperm extraction correlates with self-esteem, sexual health and the quality of the couple’s relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Sais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Fathallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (4), pp.537. </w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12610-022-00153-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347579v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Vitality and Necrozoospermia: Diagnosis, Management, and Results of a Global Survey of Clinical Practice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What could cause the long-term effects of COVID-19 on sperm parameters and male fertility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210149⟩</w:t>
+              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qjmed/hcab028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413993v1</w:t>
+                <w:t xml:space="preserve">hal-03183983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-Based Global Educational Model for Training in Semen Analysis during the COVID-19 Pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19: semen impairment may not be related to the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 00, pp. 1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deab082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/WJMH.210075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325349v1</w:t>
+                <w:t xml:space="preserve">hal-03196028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de l’AFU et de la SALF concernant l’ évaluation de l’homme infertile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Methorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.131-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.purol.2020.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sixth Edition of the WHO Manual for Human Semen Analysis: A Critical Review and SWOT Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hussein Kandil</w:t>
+                <w:t xml:space="preserve">A Web-Based Global Educational Model for Training in Semen Analysis during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Leisegang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life11121368⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/WJMH.210075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508387v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Commentary on Draft of World Health Organization Sixth Edition Laboratory Manual for the Examination and Processing of Human Semen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sperm Vitality and Necrozoospermia: Diagnosis, Management, and Results of a Global Survey of Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Arafa</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/WJMH.210074⟩</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03325368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Morphology Assessment in the Era of Intracytoplasmic Sperm Injection: Reliable Results Require Focus on Standardization, Quality Control, and Training</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neel Parekh</w:t>
+                <w:t xml:space="preserve">The Sixth Edition of the WHO Manual for Human Semen Analysis: A Critical Review and SWOT Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210054⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11121368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03278904v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Leukocytospermia and Semen Culture and Its True Place in Diagnosing and Treating Male Infertility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Editorial Commentary on Draft of World Health Organization Sixth Edition Laboratory Manual for the Examination and Processing of Human Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renata Finelli</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Arafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/WJMH.210063⟩</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/WJMH.210074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03324952v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Profiling of Spermatozoa Reveals Correlations between Morphology and Gene Expression: A Novel Biomarker Panel for Male Infertility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lédée</w:t>
+                <w:t xml:space="preserve">Sperm Morphology Assessment in the Era of Intracytoplasmic Sperm Injection: Reliable Results Require Focus on Standardization, Quality Control, and Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neel Parekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/1434546⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03369698v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID‐19 in men: With or without virus in semen, spermatogenesis may be impaired</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relevance of Leukocytospermia and Semen Culture and Its True Place in Diagnosing and Treating Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/and.13878⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/WJMH.210063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03191997v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive guide to sperm recovery in infertile men with retrograde ejaculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajal P. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel V. Parekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5534/WJMH.210069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What could cause the long-term effects of COVID-19 on sperm parameters and male fertility?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Profiling of Spermatozoa Reveals Correlations between Morphology and Gene Expression: A Novel Biomarker Panel for Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Guy Cassuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bendayan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qjmed/hcab028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/1434546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183983v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19: semen impairment may not be related to the virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">COVID‐19 in men: With or without virus in semen, spermatogenesis may be impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Boitrelle</w:t>
+                <w:t xml:space="preserve">Safouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 00, pp. 1-2. </w:t>
+              <w:t xml:space="preserve">Andrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deab082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/and.13878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196028v1</w:t>
+                <w:t xml:space="preserve">hal-03191997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 and impairment of spermatogenesis: What if fever was the only cause?</w:t>
+                <w:t xml:space="preserve">COVID-19 and andrology: Recommendations of the French-speaking society of andrology (Société d'Andrologie de langue Française SALF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bendayan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Safouane Mohammed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Soufir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100670⟩</w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12610-020-00106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196036v1</w:t>
+                <w:t xml:space="preserve">hal-02927379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and andrology: Recommendations of the French-speaking society of andrology (Société d'Andrologie de langue Française SALF)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covid-19 and impairment of spermatogenesis: What if fever was the only cause?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Amar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (10), </w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29-30, pp.100670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-020-00106-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927379v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral versus unilateral cryptorchidism in nonobstructive azoospermia: Testicular sperm extraction outcomes</w:t>
               </w:r>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8622,64 +8622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des enfants nés après dépistage préimplantatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Pujol Masana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (4), pp 321-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8847,77 +8847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterine contractility and elastography as prognostic factors for pregnancy after intrauterine insemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9115,77 +9115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm parameters and male fertility after bariatric surgery: three case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sermondade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,103 +9281,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Drakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nooman Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Male Infertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.xi-xii. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9424,110 +9424,110 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and andrology: Recommendations of the French-speaking society of andrology (Société d’Andrologie de langue Française SALF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Soufir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12610-020-00106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395799v1</w:t>
@@ -9707,51 +9707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cannarella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupin Shah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Kavoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Rambhatla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.240109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ziouziou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Kothari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Salvio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Colpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasingam Balagobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Saleh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Abo-Almagd Abdel-Meguid Hamoda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230235" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widi Atmoko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Degraeve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roumeguere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tilmans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laura Marotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13577" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493709v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fraison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat G&#252;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ivan Russo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kandil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230232" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thi Delespierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Picard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05149-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Maurens-Hamdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13815" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sallam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damayanthi Durairajanayagam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovico Parmegiani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04869-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Agarwal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8217;a Farkouh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ansari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missy Savira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Coutanceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sanchez Louboutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Calogero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220213" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04883-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Ghayda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E Calogero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelini Evgeni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sabbaghian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Vogiatzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04836-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Minasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04837-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Garrido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colpi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04871-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Agarwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Abdou Saleh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Harraz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Jindal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04870-X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04838-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Maldonado Rosas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivita Gugnani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapoorani Chockalingham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04680-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Finelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Leisegang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Henkel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210202" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Wirka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Rosas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumitha Manoharan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04686-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#246;rndahl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barratt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mortimer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aitken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac189" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal Gupta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Kuroda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210191" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030477" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar Sharma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafa Arafa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja2021118" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Morris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.05.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Desai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Manoharan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04671-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerti Singh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04675-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220142" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laura Marotta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huyghe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13182" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210164" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala'A Farkouh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Parekh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arafa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Fathallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-022-00153-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13172" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413993v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210149" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325349v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210075" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121368" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325368v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210063" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191997v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Hamdi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.13878" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287323v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal P. Gupta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel V. Parekh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210069" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bendayan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcab028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boitrelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab082" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100670" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927379v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Soufir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dauvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_2_19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04413038v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Pujol Masana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0728" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre-Khalil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Selva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Quibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2017.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648628v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pfeffer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2011.10.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Drakopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nooman Sallam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-93047-5.00005-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cannarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupin Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Kavoussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Rambhatla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.240109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ziouziou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Kothari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Salvio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Colpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasingam Balagobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Maurens-Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thi Delespierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05149-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Saleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Abo-Almagd Abdel-Meguid Hamoda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widi Atmoko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Degraeve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roumeguere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tilmans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laura Marotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493709v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fraison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14768" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat G&#252;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ivan Russo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kandil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230232" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Agarwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8217;a Farkouh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sallam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damayanthi Durairajanayagam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovico Parmegiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04869-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ansari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missy Savira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Coutanceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sanchez Louboutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04883-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Ghayda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E Calogero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Calogero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220213" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelini Evgeni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sabbaghian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Vogiatzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04836-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Minasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04837-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Garrido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Jindal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04870-X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04838-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Agarwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Abdou Saleh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Harraz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colpi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04871-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Finelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Leisegang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Henkel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210202" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Wirka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Rosas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumitha Manoharan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04686-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Maldonado Rosas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivita Gugnani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapoorani Chockalingham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04680-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#246;rndahl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barratt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mortimer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aitken" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac189" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347597v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal Gupta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Kuroda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210191" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030477" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafa Arafa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja2021118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar Sharma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210210" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerti Singh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04675-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Desai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Manoharan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04671-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laura Marotta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huyghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13182" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Morris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.05.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210164" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220142" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347606v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala'A Farkouh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Parekh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arafa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210056" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Fathallah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-022-00153-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bendayan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcab028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boitrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab082" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210075" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413993v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210149" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508387v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121368" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210063" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal P. Gupta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel V. Parekh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Hamdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.13878" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Soufir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100670" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dauvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_2_19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04413038v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Pujol Masana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0728" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre-Khalil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Selva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Quibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2017.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648628v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pfeffer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2011.10.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Drakopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nooman Sallam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-93047-5.00005-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>