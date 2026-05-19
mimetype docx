--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
+                <w:t xml:space="preserve">Effects of Varicocele Repair on Testicular Endocrine Function: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Ruoso</w:t>
+                <w:t xml:space="preserve">Edmund Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouattane</w:t>
+                <w:t xml:space="preserve">Parviz Kavoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bendayan</w:t>
+                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (3), pp.818-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.240109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411025v1</w:t>
+                <w:t xml:space="preserve">hal-04766032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Varicocele Repair on Testicular Endocrine Function: A Systematic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">The Combined Expression Profiles of Epigenetic Biomarkers Reveal Heterogeneity in Normospermic Human Sperm Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+                <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupin Shah</w:t>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Ko</w:t>
+                <w:t xml:space="preserve">Lea Ruoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parviz Kavoussi</w:t>
+                <w:t xml:space="preserve">Omar Bouattane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (3), pp.818-843. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (11), pp.1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.240109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes16111314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766032v1</w:t>
+                <w:t xml:space="preserve">hal-05411025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide microRNA Expression Profiling in Human Spermatozoa and Its Relation to Sperm Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino-Guy Cassuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mouik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,64 +508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Practice Patterns and Variations in the Medical and Surgical Management of Non-Obstructive Azoospermia: Results of a World-Wide Survey, Guidelines and Expert Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Ziouziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Wei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balasingam Balagobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (2), pp.139-143. </w:t>
@@ -776,64 +776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital absence of vas deferens: Anatomical and embryological inputs from a series of autopsies reported in Europe throughout the 18th and 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Maurens-Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the satisfaction and utility of social networks in medical practice and continuing medical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,90 +1014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Varicocele Repair on Sperm DNA Fragmentation and Seminal Malondialdehyde Levels in Infertile Men with Clinical Varicocele: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1148,64 +1148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Practice Patterns in the Evaluation of Non-Obstructive Azoospermia: Results of a World-Wide Survey and Expert Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widi Atmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Fraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement properties of sexual function assessment questionnaires in women with endometriosis: A systematic review following COSMIN guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Nicolas‐boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Ivan Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1795,295 +1795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Aspects and Clinical Limitations of Sperm DNA Fragmentation Testing in Male Infertility: A Global Survey, Current Guidelines, and Expert Recommendations</w:t>
+                <w:t xml:space="preserve">ICSI for non-male factor infertility: time to reappraise IVF?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+                <w:t xml:space="preserve">Hassan Sallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala’a Farkouh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gianmaria Salvio</w:t>
+                <w:t xml:space="preserve">Simone Palini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lodovico Parmegiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230076⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04869-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196414v1</w:t>
+                <w:t xml:space="preserve">hal-04190239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICSI for non-male factor infertility: time to reappraise IVF?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical Aspects and Clinical Limitations of Sperm DNA Fragmentation Testing in Male Infertility: A Global Survey, Current Guidelines, and Expert Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lodovico Parmegiani</w:t>
+                <w:t xml:space="preserve">Ala’a Farkouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Salvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (2), pp.159-165. </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04869-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190239v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Andrology Forum (GAF): Structure, Roles, Functioning and Outcomes: An Online Model for Collaborative Research</w:t>
               </w:r>
@@ -2108,64 +2108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missy Savira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widi Atmoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, </w:t>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sanchez Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp. 817. </w:t>
@@ -2331,468 +2331,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty years of ICSI: quality assessment and selection of gametes and embryos. Where are we in 2023?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Intelligence in Andrology: From Semen Analysis to Image Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Abou Ghayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo E Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04883-8⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347261v1</w:t>
+                <w:t xml:space="preserve">hal-04148731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence in Andrology: From Semen Analysis to Image Diagnostics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Renaissance of Male Infertility Management in the Golden Age of Andrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230050⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148731v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Renaissance of Male Infertility Management in the Golden Age of Andrology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Thirty years of ICSI: quality assessment and selection of gametes and embryos. Where are we in 2023?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.237. </w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094867v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy and Consensus on the Management of Elevated Sperm DNA Fragmentation in Male Infertility: A Global Survey, Current Guidelines, and Expert Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala’a Farkouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parviz Kavoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,511 +2837,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA fragmentation test: usefulness in assessing male fertility and assisted reproductive technology outcomes</w:t>
+                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelini Evgeni</w:t>
+                <w:t xml:space="preserve">Alicia Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Sabbaghian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murat Gül</w:t>
+                <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04836-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190255v1</w:t>
+                <w:t xml:space="preserve">hal-04256999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus and Diversity in the Management of Varicocele for Male Infertility: Results of a Global Practice Survey and Comparison with Guidelines and Recommendations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+                <w:t xml:space="preserve">Sperm DNA fragmentation test: usefulness in assessing male fertility and assisted reproductive technology outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelini Evgeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Sabbaghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Gül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220048⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04836-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347195v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic causes of macrozoospermia and proposal for an optimized genetic diagnosis strategy based on sperm parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Zouari</w:t>
+                <w:t xml:space="preserve">Consensus and Diversity in the Management of Varicocele for Male Infertility: Results of a Global Practice Survey and Comparison with Guidelines and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parviz Kavoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarnath Rambhatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (7), pp.536-540. </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.164-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgg.2023.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256999v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-lapse embryo monitoring: does it add to standard in-vitro fertilization/intra cytoplasmic sperm injection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Minasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodovico Parmegiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panminerva Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (2), </w:t>
@@ -3373,900 +3373,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to select healthy sperm for intracytoplasmic sperm injection in samples with high sperm DNA fragmentation?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
+                <w:t xml:space="preserve">Does Varicocele Repair Improve Conventional Semen Parameters? A Meta-Analytic Study of Before-After Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04870-X⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.230034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190026v1</w:t>
+                <w:t xml:space="preserve">hal-04149299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocytes evaluation and in-vitro fertilization/intra cytoplasmic sperm injection outcomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">How to select healthy sperm for intracytoplasmic sperm injection in samples with high sperm DNA fragmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Gül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Jindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sallam</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panminerva Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 65 (2), pp. 179-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04838-3⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04870-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347546v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need for Training in Research Methodology Prior to Conducting Systematic Reviews and Meta-Analyses, and the Effectiveness of an Online Training Program: The Global Andrology Forum Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+                <w:t xml:space="preserve">Oocytes evaluation and in-vitro fertilization/intra cytoplasmic sperm injection outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giulia Minasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupin Shah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.342. </w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp. 179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/s0031-0808.23.04838-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094886v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antioxidant Therapy on Natural Pregnancy Outcomes and Semen Parameters in Infertile Men: A Systematic Review and Meta-Analysis of Randomized Controlled Trials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Need for Training in Research Methodology Prior to Conducting Systematic Reviews and Meta-Analyses, and the Effectiveness of an Online Training Program: The Global Andrology Forum Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hussein Kandil</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupin Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (1), pp. 14-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.220067⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122365v1</w:t>
+                <w:t xml:space="preserve">hal-04094886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm epigenetics landscape: correlation with embryo quality, reproductive outcomes and offspring's health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Colpi</w:t>
+                <w:t xml:space="preserve">Impact of Antioxidant Therapy on Natural Pregnancy Outcomes and Semen Parameters in Infertile Men: A Systematic Review and Meta-Analysis of Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok K. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Abdou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M. Harraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04871-1⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp. 14-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.220067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148547v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Varicocele Repair Improve Conventional Semen Parameters? A Meta-Analytic Study of Before-After Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+                <w:t xml:space="preserve">Sperm epigenetics landscape: correlation with embryo quality, reproductive outcomes and offspring's health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupin Shah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Colpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41, </w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.230034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.23.04871-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149299v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Andrology Forum (GAF): A World-Wide, Innovative, Online Initiative to Bridge the Gaps in Research and Clinical Practice of Male Infertility and Sexual Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Abo-Almagd Abdel-Meguid Hamoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necrozoospermia: The tree that hides the forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prasivoravong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,563 +4428,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Global Research on Human Varicocele: A Scientometric Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+                <w:t xml:space="preserve">Oocyte quality and embryo selection strategies: a review for the embryologists, by the embryologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Finelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+                <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Leisegang</w:t>
+                <w:t xml:space="preserve">Neha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Henkel</w:t>
+                <w:t xml:space="preserve">Nivita Gugnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annapoorani Chockalingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210202⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), p. 171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347593v1</w:t>
+                <w:t xml:space="preserve">hal-03772677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking a closer look at the key performance indicators in an assisted reproductive technology laboratory: a guide for reproductive professionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelly Wirka</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Global Research on Human Varicocele: A Scientometric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Rosas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Singh</w:t>
+                <w:t xml:space="preserve">Kristian Leisegang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhumitha Manoharan</w:t>
+                <w:t xml:space="preserve">Ralf Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp 636-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04686-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599797v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking a closer look at the key performance indicators in an assisted reproductive technology laboratory: a guide for reproductive professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Caceres</w:t>
+                <w:t xml:space="preserve">Kelly Wirka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emine Saïs</w:t>
+                <w:t xml:space="preserve">Israel Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Alter</w:t>
+                <w:t xml:space="preserve">Madhumitha Manoharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t>
+              <w:t xml:space="preserve">Panminerva Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04686-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701721v1</w:t>
+                <w:t xml:space="preserve">hal-03599797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocyte quality and embryo selection strategies: a review for the embryologists, by the embryologists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+                <w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neha Singh</w:t>
+                <w:t xml:space="preserve">Emine Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivita Gugnani</w:t>
+                <w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annapoorani Chockalingham</w:t>
+                <w:t xml:space="preserve">Laura Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panminerva Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (2), p. 171-184. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1788), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0031-0808.22.04680-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772677v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards in semen examination: publishing reproducible and reliable data based on high-quality methodology</w:t>
               </w:r>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mortimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5098,299 +5098,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Vasectomy Semen Analysis: Optimizing Laboratory Procedures and Test Interpretation through a Clinical Audit and Global Survey of Practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Oxidative Stress and Assisted Reproduction: A Comprehensive Review of Its Pathophysiological Role and Strategies for Optimizing Embryo Culture Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Finelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shinnosuke Kuroda</w:t>
+                <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cannarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210191⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11030477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347597v1</w:t>
+                <w:t xml:space="preserve">hal-03604047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress and Assisted Reproduction: A Comprehensive Review of Its Pathophysiological Role and Strategies for Optimizing Embryo Culture Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Post-Vasectomy Semen Analysis: Optimizing Laboratory Procedures and Test Interpretation through a Clinical Audit and Global Survey of Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinnosuke Kuroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.477. </w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox11030477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03604047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new 6th edition of the WHO Laboratory Manual for the Examination and Processing of Human Semen: is it a step toward better standard operating procedure?</w:t>
               </w:r>
@@ -5402,77 +5402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mostafa Arafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (2), pp.123-124. </w:t>
@@ -5523,90 +5523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Cytocentrifugation Combined with Nuclear Fast Picroindigocarmine Staining in Detecting Cryptozoospermia in Men Diagnosed with Azoospermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajal Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinnosuke Kuroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40, </w:t>
@@ -5644,90 +5644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing embryological aspects of oocyte retrieval, oocyte denudation, and embryo loading for transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivita Gugnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerti Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5778,77 +5778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expert commentary on essential equipment, supplies and culture media in the assisted reproductive technology laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Maldonado Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivita Gugnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimple Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,103 +6050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive value of seminal oxidation-reduction potential analysis for reproductive outcomes of ICSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Vogiatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -6184,103 +6184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisperm Antibody Testing: A Comprehensive Review of Its Role in the Management of Immunological Male Infertility and Results of a Global Survey of Clinical Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajal Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (3), pp. 380. </w:t>
@@ -6318,90 +6318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Varicocele Repair on Semen Parameters in Infertile Men: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cannarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Gül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm DNA Fragmentation: A Critical Assessment of Clinical Practice Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala'A Farkouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,77 +6586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For patients with non-obstructive azoospermia, the outcome of testicular sperm extraction correlates with self-esteem, sexual health and the quality of the couple’s relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Sais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,51 +6733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What could cause the long-term effects of COVID-19 on sperm parameters and male fertility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QJM: An International Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6811,51 +6811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19: semen impairment may not be related to the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6896,502 +6896,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de l’AFU et de la SALF concernant l’ évaluation de l’homme infertile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ray</w:t>
+                <w:t xml:space="preserve">A Web-Based Global Educational Model for Training in Semen Analysis during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damayanthi Durairajanayagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Leisegang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2020.09.011⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/WJMH.210075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184036v1</w:t>
+                <w:t xml:space="preserve">hal-03325349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-Based Global Educational Model for Training in Semen Analysis during the COVID-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Sperm Vitality and Necrozoospermia: Diagnosis, Management, and Results of a Global Survey of Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Finelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rakesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/WJMH.210075⟩</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/wjmh.210149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03325349v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Vitality and Necrozoospermia: Diagnosis, Management, and Results of a Global Survey of Clinical Practice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recommandations de l’AFU et de la SALF concernant l’ évaluation de l’homme infertile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renata Finelli</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Methorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.131-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5534/wjmh.210149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2020.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03413993v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sixth Edition of the WHO Manual for Human Semen Analysis: A Critical Review and SWOT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boitrelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rupin Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7455,77 +7455,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Commentary on Draft of World Health Organization Sixth Edition Laboratory Manual for the Examination and Processing of Human Semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramadan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Arafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7576,90 +7576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm Morphology Assessment in the Era of Intracytoplasmic Sperm Injection: Reliable Results Require Focus on Standardization, Quality Control, and Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajal Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel Parekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7714,103 +7714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Leukocytospermia and Semen Culture and Its True Place in Diagnosing and Treating Male Infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajal Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, </w:t>
@@ -7846,468 +7846,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive guide to sperm recovery in infertile men with retrograde ejaculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID‐19 in men: With or without virus in semen, spermatogenesis may be impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajal P. Gupta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5534/WJMH.210069⟩</w:t>
+              <w:t xml:space="preserve">Andrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/and.13878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287323v1</w:t>
+                <w:t xml:space="preserve">hal-03191997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Profiling of Spermatozoa Reveals Correlations between Morphology and Gene Expression: A Novel Biomarker Panel for Male Infertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive guide to sperm recovery in infertile men with retrograde ejaculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajal P. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Guy Cassuto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lédée</w:t>
+                <w:t xml:space="preserve">Neel V. Parekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/1434546⟩</w:t>
+              <w:t xml:space="preserve">The World Journal of Men's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5534/WJMH.210069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369698v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID‐19 in men: With or without virus in semen, spermatogenesis may be impaired</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Robin</w:t>
+                <w:t xml:space="preserve">Molecular Profiling of Spermatozoa Reveals Correlations between Morphology and Gene Expression: A Novel Biomarker Panel for Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Guy Cassuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boitrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safouane Hamdi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (1), </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/and.13878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/1434546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191997v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and andrology: Recommendations of the French-speaking society of andrology (Société d'Andrologie de langue Française SALF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Mohammed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,51 +8397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 and impairment of spermatogenesis: What if fever was the only cause?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29-30, pp.100670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8622,64 +8622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des enfants nés après dépistage préimplantatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Pujol Masana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (4), pp 321-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8847,77 +8847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterine contractility and elastography as prognostic factors for pregnancy after intrauterine insemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,51 +9020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christou-Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9141,51 +9141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sermondade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,64 +9281,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boitrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Drakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9707,51 +9707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cannarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupin Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Kavoussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Rambhatla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.240109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ziouziou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Kothari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Salvio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Colpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasingam Balagobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Maurens-Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thi Delespierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05149-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Saleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Abo-Almagd Abdel-Meguid Hamoda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widi Atmoko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Degraeve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roumeguere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tilmans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laura Marotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493709v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fraison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14768" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat G&#252;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ivan Russo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kandil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230232" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Agarwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8217;a Farkouh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sallam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damayanthi Durairajanayagam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovico Parmegiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04869-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ansari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missy Savira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Coutanceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sanchez Louboutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04883-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Ghayda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E Calogero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Calogero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220213" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelini Evgeni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sabbaghian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Vogiatzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04836-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Minasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04837-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Garrido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Jindal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04870-X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04838-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220128" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Agarwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Abdou Saleh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Harraz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colpi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04871-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Finelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Leisegang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Henkel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210202" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Wirka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Rosas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumitha Manoharan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04686-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Maldonado Rosas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivita Gugnani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapoorani Chockalingham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04680-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#246;rndahl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barratt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mortimer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aitken" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac189" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347597v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal Gupta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Kuroda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210191" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030477" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafa Arafa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja2021118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar Sharma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210210" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerti Singh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04675-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Desai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Manoharan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04671-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laura Marotta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huyghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13182" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Morris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.05.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210164" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220142" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347606v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala'A Farkouh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Parekh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arafa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210056" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Fathallah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-022-00153-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bendayan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcab028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boitrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab082" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210075" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413993v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210149" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508387v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121368" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210063" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal P. Gupta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel V. Parekh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Hamdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.13878" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Soufir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100670" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dauvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_2_19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04413038v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Pujol Masana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0728" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre-Khalil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Selva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Quibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2017.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648628v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pfeffer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2011.10.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Drakopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nooman Sallam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-93047-5.00005-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cannarella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupin Shah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Kavoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Rambhatla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.240109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino-Guy Cassuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boitrelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ruoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16111314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mouik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Keromnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes16010053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Ziouziou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Kothari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Salvio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Baldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Colpi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasingam Balagobi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja202451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Maurens-Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thi Delespierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-024-05149-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Saleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Abo-Almagd Abdel-Meguid Hamoda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widi Atmoko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230333" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Degraeve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roumeguere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tilmans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laura Marotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huyghe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493709v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sonigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fraison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oppenheimer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14768" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat G&#252;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ivan Russo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kandil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230232" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sallam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damayanthi Durairajanayagam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovico Parmegiani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04869-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Agarwal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#8217;a Farkouh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ansari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missy Savira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Coutanceau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sanchez Louboutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11030817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Ghayda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E Calogero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Calogero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220213" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04883-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256999v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Coudert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgg.2023.04.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelini Evgeni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sabbaghian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Vogiatzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04836-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Minasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04837-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.230034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Jindal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04870-X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/s0031-0808.23.04838-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220128" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Agarwal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Abdou Saleh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Harraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colpi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.23.04871-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220127" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prasivoravong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Maldonado Rosas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivita Gugnani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapoorani Chockalingham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04680-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Finelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Leisegang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Henkel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210202" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Wirka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Rosas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumitha Manoharan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04686-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04046378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#246;rndahl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barratt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mortimer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aitken" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac189" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030477" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal Gupta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Kuroda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210191" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mostafa Arafa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja2021118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601043v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar Sharma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210210" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerti Singh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04675-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Desai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhumita Manoharan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0031-0808.22.04671-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laura Marotta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huyghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13182" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Morris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.05.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210164" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.220142" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347606v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala'A Farkouh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Parekh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arafa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210056" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Fathallah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-022-00153-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bendayan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qjmed/hcab028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boitrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab082" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210075" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210149" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Methorst" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.09.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508387v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11121368" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210074" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/wjmh.210054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210063" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Hamdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/and.13878" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal P. Gupta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel V. Parekh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5534/WJMH.210069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Guy Cassuto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1434546" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Soufir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196036v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100670" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313596v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dauvergne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mitchell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_2_19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04413038v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Pujol Masana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0728" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre-Khalil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.01.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Selva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Quibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2017.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christou-Kent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouzene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201607461" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648628v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pfeffer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2011.10.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Drakopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nooman Sallam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-93047-5.00005-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>