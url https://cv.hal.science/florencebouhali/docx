--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -166,1314 +166,1582 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal influences on academic achievement and the developing brain: a scoping systematic review</w:t>
+                <w:t xml:space="preserve">Functional Connectivity Fingerprints of Emerging Reading Skill in the First Months of Schooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Schneider</w:t>
+                <w:t xml:space="preserve">Rebecca Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline G Richter</w:t>
+                <w:t xml:space="preserve">Xin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Costache</w:t>
+                <w:t xml:space="preserve">Jocelyn Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Costache</w:t>
+                <w:t xml:space="preserve">Olga Kepinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1352241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.70142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687299v1</w:t>
+                <w:t xml:space="preserve">hal-05566831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular word reading as a marker of semantic decline in Alzheimer’s disease: implications for premorbid intellectual ability measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergenerational transmission of the structure of the auditory cortex and reading skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kepinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Marier</w:t>
+                <w:t xml:space="preserve">Giulio Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahsa Dadar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouhali</w:t>
+                <w:t xml:space="preserve">Raphael Berthele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Montembeault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiroko Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 79, pp.101702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13195-024-01438-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2026.101702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687243v1</w:t>
+                <w:t xml:space="preserve">hal-05566827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory cortex anatomy reflects multilingual phonological experience</w:t>
+                <w:t xml:space="preserve">Perinatal influences on academic achievement and the developing brain: a scoping systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kepinska</w:t>
+                <w:t xml:space="preserve">Deborah Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Dalboni da Rocha</w:t>
+                <w:t xml:space="preserve">Caroline G Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Tuerk</w:t>
+                <w:t xml:space="preserve">Radu Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Hervais-Adelman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouhali</w:t>
+                <w:t xml:space="preserve">Catalina Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.90269.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1352241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780455v1</w:t>
+                <w:t xml:space="preserve">hal-04687299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and morphological correlates of developmental dyslexia: A multimodal investigation of the ventral occipitotemporal cortex</w:t>
+                <w:t xml:space="preserve">Irregular word reading as a marker of semantic decline in Alzheimer’s disease: implications for premorbid intellectual ability measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Borghesani</w:t>
+                <w:t xml:space="preserve">Anna Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Wang</w:t>
+                <w:t xml:space="preserve">Mahsa Dadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Watson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Montembeault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jon.12892⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-024-01438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687690v1</w:t>
+                <w:t xml:space="preserve">hal-04687243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading music and words: The anatomical connectivity of musicians’ visual cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory cortex anatomy reflects multilingual phonological experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kepinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Dalboni da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Tuerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Hervais-Adelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116666⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.90269.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553728v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity between the visual word form area and the parietal lobe improves after the first year of reading instruction: a longitudinal MRI study in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional and morphological correlates of developmental dyslexia: A multimodal investigation of the ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Borghesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Moulton</w:t>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Poupon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+                <w:t xml:space="preserve">Eduardo Caverzasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-019-01855-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.962 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jon.12892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085263v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesial-to-lateral dissociation for orthographic processing in the visual cortex</w:t>
+                <w:t xml:space="preserve">Reading music and words: The anatomical connectivity of musicians’ visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Mongelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Bézagu</w:t>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+                <w:t xml:space="preserve">Laurent Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1904184116⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.116666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352101v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical literacy shifts asymmetries in the ventral visual cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity between the visual word form area and the parietal lobe improves after the first year of reading instruction: a longitudinal MRI study in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Monzalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (4), pp.1519-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-019-01855-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687423v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical Connections of the Visual Word Form Area</w:t>
+                <w:t xml:space="preserve">A mesial-to-lateral dissociation for orthographic processing in the visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bézagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (43), pp.21936-21946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1904184116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.4918-13.2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688059v1</w:t>
+                <w:t xml:space="preserve">hal-02352101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musical literacy shifts asymmetries in the ventral visual cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Mongelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.445-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomical Connections of the Visual Word Form Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (46), pp.15402-15414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.4918-13.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damage to the medial motor system in stroke patients with motor neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Rastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Arbizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1483,120 +1751,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and Postnatal Environmental Effects on Learning to Read and Mathematical Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumiko Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Handbook of Dyslexia and Dyscalculia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.115-150, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108973595.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1606,262 +1874,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission of the structure of the auditory cortex and reading skills</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unique longitudinal contributions of sulcal interruptions to reading acquisition in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiko Hoeft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930277v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique longitudinal contributions of sulcal interruptions to reading acquisition in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergenerational transmission of the structure of the auditory cortex and reading skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kepinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Berthele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687413v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1929,51 +2197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="619C91B8"/>
+    <w:nsid w:val="26A46B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2160,51 +2428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florencebouhali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7357-1531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687299v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouhali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G Richter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Costache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Costache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1352241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Dadar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01438-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kepinska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Dalboni da Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Tuerk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hervais-Adelman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90269.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Watson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caverzasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12892" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01855-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02352101v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; B&#233;zagu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904184116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4918-13.2014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Migliaccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rastelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00408" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiko Hoeft" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108973595.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Degano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Berthele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tanaka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Weiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florencebouhali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7357-1531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566831v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouhali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Sun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Caballero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kepinska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.70142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Degano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Berthele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tanaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2026.101702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schneider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G Richter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Costache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Costache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1352241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Dadar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-024-01438-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Dalboni da Rocha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Tuerk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hervais-Adelman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90269.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Watson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caverzasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.12892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01855-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02352101v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; B&#233;zagu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904184116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4918-13.2014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Migliaccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rastelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00408" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiko Hoeft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108973595.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Weiner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>