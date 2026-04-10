--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1069,3311 +1069,3311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de frontières&amp;quot;, circulations et reconfigurations locales : regards croisés à partir des &amp;quot;Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. París Pombo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.196.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régimes migratoires au Sahel central : après le transit et la frontiérisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dans la fabrique des régimes de mobilités en Afrique, vol. 40 - n°4, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138i6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Sahel central : invisibilité d’un régime migratoire intra-africain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dans la fabrique des régimes de mobilités en Afrique, vol. 40 - n°4, pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138i9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et engagement : faire de la recherche sur les migrations aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Études migratoires : la démarche de recherche en questions, 2024/3 (197), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.197.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 pandemic in francophone West Africa: from the first cases to responses in seven countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Bodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Marcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sambieni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (Article number: 1490), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-11529-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attori e sfide intorno all'asilo in Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Mounkaila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questione Giustizia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.215-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03976663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation des politiques migratoires au Niger. Une action publique opportuniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachirou Ayouba Tinni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Mounkaila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.103-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03976704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité, développement, protection. Le triptyque de l’externalisation des politiques migratoires au Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 172 (1), pp.171-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.172.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03976717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la protection au Niger. Les nouvelles impasses politiques du &amp;quot;transit&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Chappart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://mouvements.info/les-enjeux-de-la-protection-au-niger/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03976738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. París Pombo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CEMCA.Série Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, p. 5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la politique migratoire au Niger : les approches sécuritaires et humanitaires au service de la fermeture d'un couloir migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mounkaila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CEMCA.Série Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, p. 33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières européennes au Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Chappart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.92-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03976822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Va-et-vient et circulation : la contemporanéité des travaux de Jean Rouch sur les migrations sahéliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (1-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03695248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diabetes-induced hepatic oxidative stress: a new pathogenic role for glycated albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Patche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Catan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycation abolishes the cardioprotective effects of albumin during ex vivo ischemia-reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudo F. Mapanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danzil E. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Saieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.e13107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.13107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les fada se peignent sur les murs. Les jeunes hommes dans l'espace public à Niamey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, http://www.revue-urbanites.fr/9-quand-les-fada-se-peignent-sur-les-murs-les-jeunes-hommes-dans-lespace-public-a-niamey-niger/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03976832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants nigériens expulsés d'Arabie Saoudite : une trajectoire dominée par l'incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03695270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants nigériens expulsés d’Arabie Saoudite : une trajectoire dominée par l’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les migrations de retour en Afrique, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis de nouvelles enquêtes &amp;quot;Mobilités&amp;quot; dans trois capitales ouest-africaines : qualifier, quantifier, comparer (Moboua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, HS (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités quotidiennes, un révélateur des inégalités sociospatiales à Ouagadougou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01655739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced oxidative stress in adipose tissue from diabetic mice, possible contribution of glycated albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faadiel Essop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 473 (1), pp.154-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.03.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours, circulations, installations ? : les reconfigurations du système migratoire ivoiro-burkinabè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihé Néya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), p. 63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-employés, chômeurs ou entrepreneurs : les jeunes face à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire fada&amp;quot; à Niamey (Niger) : un espace de transgression silencieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets des Géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de Pénélope ou l'immobilité dans le contexte des migrations circulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardio-Metabolic Effects of HIV Protease Inhibitors (Lopinavir/Ritonavir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen M. S. E. Reyskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarryn-Lee Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Schisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendi G. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlin B. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e73347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance urbaine, statut migratoire et choix résidentiels des ouagalais : vers une insertion urbaine ségrégée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 201, pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00475201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer et décrire le sujet-migrant en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (153)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir pour aider ceux qui restent ou la dépendance face aux migrations : l'exemple des paysans sahéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounkaila Harouna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1286-1287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance urbaine, statut migratoire et choix résidentiels des ouagalais : vers une insertion urbaine ségrégée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet migratoire des migrants touaregs de la zone de Bankilaré : la pauvreté désavouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stichproben. Wiener Zeitschrift fur Kritische Afrikastudien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.47-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esclavage chez les Touaregs de Bankilaré au miroir des migrations circulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XLV (3-4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet migratoire des migrants touaregs de la zone de Bankilaré: la pauvreté désavouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stichproben. Vienna Journal of African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfermement du voyage : construire des frontières pour passer la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01497766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études migratoires : la démarche de recherche en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (197), 164 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouch, ethnologue et cinéaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87 (1-2), 520 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965643v1</w:t>
-              </w:r>
-[...3015 lines deleted...]
-                <w:t xml:space="preserve">ird-01497766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4630,173 +4630,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El exodant en Niger : Una figura frustrada por las políticas migratorias contemporáneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Roca; Oriol Puig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Sahel de las gentes. Más allá del síndrome de la securidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDOB, pp.59-70, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03976799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter une &amp;quot;case en paille&amp;quot; à Niamey : arrangements sociaux et spatiaux en situation de vulnérabilité résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouillon, F. (ed.); Deboulet, A. (ed.); Dietrich-Ragon, P. (ed.); Fijalkow, Y. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités résidentielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de l'Aube, pp.49-62, 2019, Bibliothèque des Territoires, 978-2-8159-3401-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355716v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">ird-03976799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Européanisation des politiques migratoires au Sahel. Le Niger dans l'imbroglio sécuritaire</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes du Sud face à l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">71, pp.225, 2014, Autrepart</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5808,51 +5808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Niger, espace d'émigration et de transit vers le sud et le nord du Sahara : rôle et comportement des acteurs, recompositions spatiales et transformations socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounkaila Harouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Boureima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,51 +6135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mounkaila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Par&#237;s Pombo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Ayouba Tinni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.172.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mounkaila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02272666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo F. Mapanga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danzil E. Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saieva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faadiel Essop" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.03.068" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497777v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. S. E. Reyskens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn-Lee Fisher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Schisler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi G. O'Connor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin B. Rogers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073347" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00475201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounkaila Harouna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mounkaila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Par&#237;s Pombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Ayouba Tinni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.172.0171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mounkaila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02272666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo F. Mapanga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danzil E. Joseph" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faadiel Essop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.03.068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. S. E. Reyskens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn-Lee Fisher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Schisler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi G. O'Connor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin B. Rogers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00475201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounkaila Harouna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.888" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>