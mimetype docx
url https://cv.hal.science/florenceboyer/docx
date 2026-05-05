--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1298,222 +1298,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et engagement : faire de la recherche sur les migrations aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Études migratoires : la démarche de recherche en questions, 2024/3 (197), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.197.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au Sahel central : invisibilité d’un régime migratoire intra-africain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dans la fabrique des régimes de mobilités en Afrique, vol. 40 - n°4, pp.101-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/138i9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087085v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 pandemic in francophone West Africa: from the first cases to responses in seven countries</w:t>
               </w:r>
@@ -4139,77 +4139,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études migratoires : la démarche de recherche en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (197), 164 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6135,51 +6135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mounkaila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Par&#237;s Pombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Ayouba Tinni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.172.0171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mounkaila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02272666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo F. Mapanga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danzil E. Joseph" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faadiel Essop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.03.068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. S. E. Reyskens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn-Lee Fisher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Schisler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi G. O'Connor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin B. Rogers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00475201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounkaila Harouna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.888" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Mounkaila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Par&#237;s Pombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bodson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sambieni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11529-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachirou Ayouba Tinni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.172.0171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mounkaila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Patche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dobi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02272666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo F. Mapanga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danzil E. Joseph" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01692746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faadiel Essop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.03.068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198326v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. S. E. Reyskens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn-Lee Fisher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Schisler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi G. O'Connor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin B. Rogers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00475201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounkaila Harouna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.888" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03976806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Boureima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01497781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>