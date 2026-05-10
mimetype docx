--- v0 (2026-03-30)
+++ v1 (2026-05-10)
@@ -400,51 +400,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -667,410 +667,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researcher-innovator posture to design artefact in the Anthropocene area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating generative AI into work: A case study of changes to core job characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Monnier-Senicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Guerineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM - Colloque 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Burgundy School of business, May 2023, Dijon (FRA), France</w:t>
+              <w:t xml:space="preserve">International Conference of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435113v1</w:t>
+                <w:t xml:space="preserve">hal-05576666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment élaborer des outils de gestion pour répondre à des enjeux complexes de l’économie sociale et solidaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Guérineau</w:t>
+                <w:t xml:space="preserve">The interest of an innovative methology based on customized video scenario to study the mobile in store experience and the programatic advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Scordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">EURAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441734v1</w:t>
+                <w:t xml:space="preserve">hal-04437009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interest of an innovative methology based on customized video scenario to study the mobile in store experience and the programatic advertising</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Researcher-innovator posture to design artefact in the Anthropocene area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">AIM - Colloque 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burgundy School of business, May 2023, Dijon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437009v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Experience to Understand the (Missed) Digitalization of Public Health Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Comment élaborer des outils de gestion pour répondre à des enjeux complexes de l’économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM- Congrès 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355914v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de recherche-action pour l’ESS : l’application de la design science methodology aux enjeux de déploiement de l’innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1099,953 +1129,1048 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Rencontres du Réseau inter-universitaire de l'économie sociales et solidaire (RIUESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Avignon &amp; Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de recherche hybride pour l'ESS : l'application de la design science methodology aux enjeux de déploiement de l'innovation sociale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Guérineau</w:t>
+                <w:t xml:space="preserve">Patient Experience to Understand the (Missed) Digitalization of Public Health Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de recherche GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AIM- Congrès 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441687v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to look up ?&amp;quot; définition d’une méthodologie écocentrée en sciences de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode de recherche hybride pour l'ESS : l'application de la design science methodology aux enjeux de déploiement de l'innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche "Organisations et sciences de gestion à l’épreuve de l’Anthropocène"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de recherche GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441769v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to look up? &amp;quot; : adapter la Design Science pour aider la recherche en Green IS à l'ère de l'Anthropocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to look up ?&amp;quot; définition d’une méthodologie écocentrée en sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM, May 2022, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche "Organisations et sciences de gestion à l’épreuve de l’Anthropocène"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435186v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique(s) (du) marketing : explorations conceptuelles et empiriques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to look up? &amp;quot; : adapter la Design Science pour aider la recherche en Green IS à l'ère de l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès international de l'afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, May 2022, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967491v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager l'expérience de Marque par la pensée design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique(s) (du) marketing : explorations conceptuelles et empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la relation à la marque dans un monde connecté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Colmar, France</w:t>
+              <w:t xml:space="preserve">35ème congrès international de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435132v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de management omni-canal de l'expérience client : une approche par les capacités</w:t>
+                <w:t xml:space="preserve">Manager l'expérience de Marque par la pensée design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e congrès international de l'Association française de marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée de la relation à la marque dans un monde connecté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435243v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques et limites du leadership en management de l'expérience client cross-canal : le cas des groupements d'adhérents</w:t>
+                <w:t xml:space="preserve">Les pratiques de management omni-canal de l'expérience client : une approche par les capacités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Capo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque Etienne Thil - Commerce et Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
+              <w:t xml:space="preserve">35e congrès international de l'Association française de marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073116v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un si faible niveau de satisfaction des clients qui achètent un bien immobilier neuf ? Une explication par le gap émotionnel</w:t>
+                <w:t xml:space="preserve">Caractéristiques et limites du leadership en management de l'expérience client cross-canal : le cas des groupements d'adhérents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Larceneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Claire Capo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20éme Colloque Etienne Thil</w:t>
+              <w:t xml:space="preserve">20ème Colloque Etienne Thil - Commerce et Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893292v1</w:t>
+                <w:t xml:space="preserve">hal-02073116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de parcours client cross-canaux dans le commerce : préoccupations des managers et pratiques de design thinking</w:t>
+                <w:t xml:space="preserve">Pourquoi un si faible niveau de satisfaction des clients qui achètent un bien immobilier neuf ? Une explication par le gap émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Volle</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Larceneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès International de l’Association française du marketing (AFM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">20éme Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275459v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception de parcours client cross-canaux dans le commerce : préoccupations des managers et pratiques de design thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Congrès International de l’Association française du marketing (AFM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traces numériques et discours publicitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trace numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2055,182 +2180,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using patient experiences to understand the (missed) digitalisation of the public health service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (11-12), pp.968-995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0267257X.2024.2404869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of problematic internet use in the everyday internet activities of a French representative sample: The importance of psychological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,92 +2377,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153, pp.108099. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2023.108099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codesign in Action: Design Principles to Successfully Manage Transformative Social Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2356,382 +2481,382 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEM.2022.3155996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, modalités, apports et limites de la Design Science Research en marketing – application illustrative au pilotage des parcours clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (2), pp.3-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701211014919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting to phygital experience management with design science: a six-step method to manage customer journeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (5), pp.961-982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0965254X.2021.2016894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles, methods, contributions, and limitations of design science research in marketing: Illustrative application to customer journey management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (2), pp.2--29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20515707211032537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2741,298 +2866,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New frontiers of customer strategy : Managing Sustainable, Environmental and Ethical Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley; Iste, 288 p., 2024, 978-1-78630-850-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394300747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux territoires de la stratégie clients - Manager les transitions responsables, environnementales et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-1-78405-973-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3042,65 +3167,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages problématiques d'Internet : un état des lieux de la fracture numérique de troisième niveau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3188,100 +3313,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un artefact modulaire d'aide à la conception de parcours client cross-canal visant à développer les capacités des managers des entreprises du secteur du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moschetti Moschetti-Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris sciences et lettres, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016PSLED018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01457810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3291,118 +3416,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clés du marketing relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3549,51 +3674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04325804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Drouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04361282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monnier-Senicourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon-Hildgen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04973613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Scordel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2024.2404869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Drouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2023.108099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3155996" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211014919" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2021.2016894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211032537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01457810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moschetti Moschetti-Jacob" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLED018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05311446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04325804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Drouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04361282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119618324.ch8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monnier-Senicourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon-Hildgen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04973613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Scordel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2024.2404869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Drouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2023.108099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3155996" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211014919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2021.2016894" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04120452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211032537" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01457810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moschetti Moschetti-Jacob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLED018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>