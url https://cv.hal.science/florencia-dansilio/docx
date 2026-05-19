--- v0 (2026-03-22)
+++ v1 (2026-05-19)
@@ -781,174 +781,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del mensaje al acontecimiento. El giro discursivo en torno a lo político en el teatro uruguayo post-dictadura</w:t>
+                <w:t xml:space="preserve">Qui sont les « têtes pensantes » dans l'Uruguay contemporain ? Culture et intellectuels face au gouvernement de gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'Uruguay de José Mujica, 77, pp.87-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.3450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380125v1</w:t>
+                <w:t xml:space="preserve">halshs-01380095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les « têtes pensantes » dans l'Uruguay contemporain ? Culture et intellectuels face au gouvernement de gauche</w:t>
+                <w:t xml:space="preserve">Del mensaje al acontecimiento. El giro discursivo en torno a lo político en el teatro uruguayo post-dictadura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les dimensions internationales des Amériques: relations, échanges et circulations, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.3450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01380095v1</w:t>
+                <w:t xml:space="preserve">halshs-01380125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éroder les limites de la représentation. Scènes du politique dans le théâtre argentin de l’après-dictature</w:t>
               </w:r>
@@ -1600,51 +1600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.10088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3450" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mascheroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Filardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Aguiar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Malan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Bevacqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Allouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.10088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mascheroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Filardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Aguiar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Malan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>