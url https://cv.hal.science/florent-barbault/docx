--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -862,295 +862,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt-induced Fmoc-tripeptide Supramolecular Hydrogels: A Combined Experimental and Computational Study of the Selfassembly</w:t>
+                <w:t xml:space="preserve">The antibacterial properties of branched peptides based on poly(l-arginine): In vitro antibacterial evaluation and molecular dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
+                <w:t xml:space="preserve">Lebaudy Eloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Iván Peñas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Lauriane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro J Müller</w:t>
+                <w:t xml:space="preserve">Yves Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+                <w:t xml:space="preserve">Béatrice Heurtault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Hadj Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR00335G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.116224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564018v1</w:t>
+                <w:t xml:space="preserve">hal-04976730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antibacterial properties of branched peptides based on poly(l-arginine): In vitro antibacterial evaluation and molecular dynamic simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt-induced Fmoc-tripeptide Supramolecular Hydrogels: A Combined Experimental and Computational Study of the Selfassembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Petit</w:t>
+                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nominé</w:t>
+                <w:t xml:space="preserve">Mario Iván Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Heurtault</w:t>
+                <w:t xml:space="preserve">Alejandro J Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ben Hadj Kaddour</w:t>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 268, pp.116224. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR00335G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976730v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the covalent inhibition of human transmembrane protease serine 2 as an original antiviral strategy</w:t>
               </w:r>
@@ -1515,295 +1515,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting TRAIL through Either Amino or Carboxylic Groups onto Maghemite Nanoparticles: Influence on Pro-Apoptotic Efficiency</w:t>
+                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of new triazole bisphosphonate-based isoprenoid biosynthesis inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanene Belkahla</w:t>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Alexandru Constantinescu</w:t>
+                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tijani Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Mohamed Abdenour Redouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chevillot-Biraud</w:t>
+                <w:t xml:space="preserve">Aurélie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020502⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.113241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03516748v1</w:t>
+                <w:t xml:space="preserve">hal-03851484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of new triazole bisphosphonate-based isoprenoid biosynthesis inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting TRAIL through Either Amino or Carboxylic Groups onto Maghemite Nanoparticles: Influence on Pro-Apoptotic Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+                <w:t xml:space="preserve">Hanene Belkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdenour Redouane</w:t>
+                <w:t xml:space="preserve">Andrei Alexandru Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Descamps</w:t>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Deschamp</w:t>
+                <w:t xml:space="preserve">Alexandre Chevillot-Biraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 214, pp.113241. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11020502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851484v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03516748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational approach and electrochemical measurements for protein detection with MIP-based sensor</w:t>
               </w:r>
@@ -2051,813 +2051,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
+                <w:t xml:space="preserve">Tyrosine kinase inhibitor NVP-BGJ398 functionally improves FGFR3-related dwarfism in mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Davide Komla-Ebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ferreiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Emilie Dambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+                <w:t xml:space="preserve">Ina Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (5), pp.1871-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI83926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100945v1</w:t>
+                <w:t xml:space="preserve">hal-05573981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of Cs+, K+ and Na+ chelators: Synthesis, kinetics, thermodynamics and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Korovitch</w:t>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Guillaume Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryana Hémadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nguyêt-Thanh Ha-Duong</w:t>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.619-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05027274v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ferreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Jonquoy</w:t>
+                <w:t xml:space="preserve">Mael Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mugniery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019795v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of peptides active against the Gram positive bacteria Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">A new series of Cs+, K+ and Na+ chelators: Synthesis, kinetics, thermodynamics and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landon</w:t>
+                <w:t xml:space="preserve">Alexandre Korovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Guenneugues</w:t>
+                <w:t xml:space="preserve">Miryana Hémadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vovelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyêt-Thanh Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 72 (1), pp.229-239. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 394, pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283359v1</w:t>
+                <w:t xml:space="preserve">hal-05027274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Solution Structure of the Archaebacterial Chromosomal Protein MC1 Reveals a New Protein Fold ‡</w:t>
+                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">Aurelie Jonquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Culard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi048382z⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121481v1</w:t>
+                <w:t xml:space="preserve">hal-01019795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of purin-2-yl and purin-6-yl-aminoglucitols as C-nucleosidic ATP mimics and biological evaluation as FGFR3 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Tak-Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.1254-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.01.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational design of peptides active against the Gram positive bacteria Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guenneugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vovelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (1), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR Solution Structure of the Archaebacterial Chromosomal Protein MC1 Reveals a New Protein Fold ‡</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (47), pp.14971-14978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi048382z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le calcul du déplacement chimique, un outil de validation des structures d'acides nucléiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2867,51 +3277,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of redox enzymes on bare and SAM-functionalised gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2953,65 +3363,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3158,51 +3568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Iv&#225;n Pe&#241;as" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J M&#252;ller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00335G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaudy Elo&#239;se" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hadj Kaddour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondoloni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Decaudaveine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41413-021-00177-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03516748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Belkahla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdenour Redouane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113241" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111978" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Lien Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel El Hage Chahine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.02.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Korovitch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana H&#233;madi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;t-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.08.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NH9XP16-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenneugues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21912" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWBZG498-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lancelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048382z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2RQHDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaudy Elo&#239;se" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hadj Kaddour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Iv&#225;n Pe&#241;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00335G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondoloni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Decaudaveine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41413-021-00177-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdenour Redouane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113241" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03516748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Belkahla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020502" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111978" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Lien Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel El Hage Chahine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.02.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Komla-Ebri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kramer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI83926" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Korovitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana H&#233;madi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;t-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.08.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NH9XP16-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.048" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH3HT3PM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenneugues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21912" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWBZG498-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lancelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048382z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2RQHDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>