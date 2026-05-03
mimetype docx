--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -373,265 +373,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico design of a solution-gated graphene transistor sensor for the efficient detection of guanine quadruplexes</w:t>
+                <w:t xml:space="preserve">Interaction between Yersinia pestis Ail Outer Membrane Protein and the C-Terminal Domain of Human Vitronectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurianne Rainot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurine Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (16), pp.3929-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761163v1</w:t>
+                <w:t xml:space="preserve">hal-05371508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Yersinia pestis Ail Outer Membrane Protein and the C-Terminal Domain of Human Vitronectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico design of a solution-gated graphene transistor sensor for the efficient detection of guanine quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurianne Rainot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Vasseur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (16), pp.3929-3936. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (43), pp.10881-10887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c00965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371508v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Bases and Specificity behind the Activation of the Immune System OAS/RNAse L Pathway by Viral RNA</w:t>
               </w:r>
@@ -734,77 +734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the structure of guanine quadruplex in TMPRSS2 messenger RNA by circular dichroism and molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurianne Rainot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Spinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,2566 +862,6720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antibacterial properties of branched peptides based on poly(l-arginine): In vitro antibacterial evaluation and molecular dynamic simulations</w:t>
+                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of photo-responsive prodrugs of hydroxymethylene bisphosphonate alendronate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebaudy Eloïse</w:t>
+                <w:t xml:space="preserve">Aurélie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Petit</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nominé</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Heurtault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inès Ben Hadj Kaddour</w:t>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 268, pp.116224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116224⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976730v1</w:t>
+                <w:t xml:space="preserve">hal-05591800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-induced Fmoc-tripeptide Supramolecular Hydrogels: A Combined Experimental and Computational Study of the Selfassembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Criado-Gonzalez</w:t>
+                <w:t xml:space="preserve">Mario Iván Peñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Iván Peñas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Alejandro J Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4NR00335G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the covalent inhibition of human transmembrane protease serine 2 as an original antiviral strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+                <w:t xml:space="preserve">The antibacterial properties of branched peptides based on poly(l-arginine): In vitro antibacterial evaluation and molecular dynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebaudy Eloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Miclot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">Lauriane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Heurtault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Hadj Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02910⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.116224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258941v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of β-glucosidase A on bare and SAM-functionalised gold surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanism of the covalent inhibition of human transmembrane protease serine 2 as an original antiviral strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.6287-6295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294641v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theobroma cacao improves bone growth by modulating defective ciliogenesis in a mouse model of achondroplasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">DockSurf: A Molecular Modeling Software for the Prediction of Protein/Surface Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kaci</w:t>
+                <w:t xml:space="preserve">Eric Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+                <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mondoloni</w:t>
+                <w:t xml:space="preserve">Pierre Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Decaudaveine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (16), pp.5220-5231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41413-021-00177-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667757v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of new triazole bisphosphonate-based isoprenoid biosynthesis inhibitors</w:t>
+                <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of β-glucosidase A on bare and SAM-functionalised gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdenour Redouane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113241⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.1313-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851484v1</w:t>
+                <w:t xml:space="preserve">hal-03294641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting TRAIL through Either Amino or Carboxylic Groups onto Maghemite Nanoparticles: Influence on Pro-Apoptotic Efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theobroma cacao improves bone growth by modulating defective ciliogenesis in a mouse model of achondroplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanene Belkahla</w:t>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Alexandru Constantinescu</w:t>
+                <w:t xml:space="preserve">Marine Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tijani Gharbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chevillot-Biraud</w:t>
+                <w:t xml:space="preserve">Suzanne Decaudaveine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020502⟩</w:t>
+              <w:t xml:space="preserve">Bone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41413-021-00177-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03516748v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational approach and electrochemical measurements for protein detection with MIP-based sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of new triazole bisphosphonate-based isoprenoid biosynthesis inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhour Mazouz</w:t>
+                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Mokni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Mohamed Abdenour Redouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111978⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.113241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464043v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro interaction between yeast frataxin and superoxide dismutases: Influence of mitochondrial metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Studies of a DNA-Based Aptasensor: toward Theory-Driven Transduction Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Araujo-Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hong Lien Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (33), pp.9499-9506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328345v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine kinase inhibitor NVP-BGJ398 functionally improves FGFR3-related dwarfism in mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting TRAIL through Either Amino or Carboxylic Groups onto Maghemite Nanoparticles: Influence on Pro-Apoptotic Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Alexandru Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Komla-Ebri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nabil Kaci</w:t>
+                <w:t xml:space="preserve">Alexandre Chevillot-Biraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI83926⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573981v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03516748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and Experimental Elucidation of the Adsorption Process of a Bioinspired Peptide on Mineral Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">F. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Delamar</w:t>
+                <w:t xml:space="preserve">L. Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Busca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">A. Mutschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (38), pp.11374-11385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573984v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Ferreiro</w:t>
+                <w:t xml:space="preserve">First dual binder of microRNA-146a and monomeric tau: a novel approach for multitargeted therapeutics for neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Gabr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (67), pp.9695-9698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC04249H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01100945v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of Cs+, K+ and Na+ chelators: Synthesis, kinetics, thermodynamics and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Roux</w:t>
+                <w:t xml:space="preserve">Computational approach and electrochemical measurements for protein detection with MIP-based sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhour Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nguyêt-Thanh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.08.009⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.111978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05027274v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">In Vitro interaction between yeast frataxin and superoxide dismutases: Influence of mitochondrial metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Lien Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel El Hage Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (5), pp.883-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019795v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of purin-2-yl and purin-6-yl-aminoglucitols as C-nucleosidic ATP mimics and biological evaluation as FGFR3 inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Tak-Tak</w:t>
+                <w:t xml:space="preserve">Insights on porphyrin-functionalized graphene: Theoretical study of substituent and metal-center effects on adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Merrer</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.01.048⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 713, pp.172-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2018.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573988v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of peptides active against the Gram positive bacteria Staphylococcus aureus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Triggering the Electrolyte-Gated Organic Field-Effect Transistor output characteristics through gate functionalization using diazonium chemistry: Application to biodetection of 2,4-dichlorophenoxyacetic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.K. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.21912⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283359v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Solution Structure of the Archaebacterial Chromosomal Protein MC1 Reveals a New Protein Fold ‡</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation of a RNA Aptasensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi048382z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (16), pp.4071-4080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b12544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02121481v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tyrosine kinase inhibitor NVP-BGJ398 functionally improves FGFR3-related dwarfism in mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Komla-Ebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (5), pp.1871-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI83926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Striking HIV-1 Entry by Targeting HIV-1 gp41. But, Where Should We Target?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Couesnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R B Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.619-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ferreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel small-molecule inhibitor of HIV-1 entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik de Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Latinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.5469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/DDDT.S89338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation with quantum mechanics/molecular mechanics for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1047-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17460441.2015.1076389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted molecular dynamics (TMD) of the full-length KcsA potassium channel: on the role of the cytoplasmic domain in the opening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruisheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongjing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.1651-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-012-1726-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new series of Cs+, K+ and Na+ chelators: Synthesis, kinetics, thermodynamics and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Korovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryana Hémadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyêt-Thanh Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 394, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the conformational flexibility of piperazine derivatives important to inhibit HIV-1 replication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Serradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Amroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rogez-Kreuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is inhibition process better described with MD(QM/MM) simulations? The case of urokinase type plasminogen activator inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.607-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jonquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of purin-2-yl and purin-6-yl-aminoglucitols as C-nucleosidic ATP mimics and biological evaluation as FGFR3 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Tak-Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.1254-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.01.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viral surface glycoproteins, gp120 and gp41, as potential drug targets against HIV-1: Brief overview one quarter of a century past the approval of zidovudine, the first anti-retroviral drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R.B. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.979-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarylaniline Derivatives as a Distinct Class of HIV-1 Non-nucleoside Reverse Transcriptase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingjie Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingkai Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingtao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (13), pp.4906-4916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm1002952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of novel RNA ligands that bind stem–bulge HIV-1 TAR RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Malnuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benhida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (33), pp.6162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc00645a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Receptor- and ligand-based 3D-QSAR study for a series of non-nucleoside HIV-1 reverse transcriptase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongjing Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruisheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), pp.2400-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docking and 3D-QSAR studies of BMS-806 analogs as HIV-1 gp120 entry inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (9), pp.3524-3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational design of peptides active against the Gram positive bacteria Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guenneugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vovelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (1), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D and 3D QSAR studies of diarylpyrimidine HIV-1 reverse transcriptase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (11), pp.831-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-008-9217-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional and Structural Characterization of the Arylamine N-Acetyltransferase from the Opportunistic Pathogen Nocardia farcinica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Li de la Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 383 (3), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of N -Carboxyphenylpyrrole Derivatives as Potent HIV Fusion Inhibitors Targeting gp41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (24), pp.7843-7854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm800869t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular interaction through LewisX cluster: theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Gourmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (10), pp.901-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-008-0325-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling studies of N-substituted pyrrole derivatives—Potential HIV-1 gp41 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (6), pp.3039-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible computational docking studies of new aminoglycosides targeting RNA 16S bacterial ribosome site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (8), pp.1648-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear SVM Approaches to QSPR/QSAR Studies and Drug Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Panaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Computer Aided-Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.263-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157340907782799372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidation of the LewisX–LewisX carbohydrate interaction with molecular dynamics simulations: A glycosynapse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Gourmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 821 (1-3), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total synthesis of 4d-deoxy Lewisx pentasaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengxiang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongzhou Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.29 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First synthesis of two deoxy Lewisx pentaosyl glycosphingolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Gourmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengxiang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (4), pp.335-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10719-007-9077-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elucidation of chiral recognition processes of macrocyclic antibiotic vancomycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.253-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10659360600787783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametrization of a specific free energy function for automated docking against RNA targets using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangren Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihe Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Tao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (1-2), pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR Solution Structure of the Archaebacterial Chromosomal Protein MC1 Reveals a New Protein Fold ‡</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (47), pp.14971-14978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi048382z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le calcul du déplacement chimique, un outil de validation des structures d'acides nucléiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between two walls: Modeling the adsorption behavior of redox enzymes on bare and SAM-functionalised gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling enzymes interacting with functionalized surfaces: lessons from multiscale modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th Biophysical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Francisco, United States. Biophysical Journal, 121 (3), pp.135a, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.2057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3568,51 +7722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaudy Elo&#239;se" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hadj Kaddour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Iv&#225;n Pe&#241;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00335G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondoloni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Decaudaveine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41413-021-00177-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdenour Redouane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113241" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03516748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Belkahla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020502" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111978" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Lien Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel El Hage Chahine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.02.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Komla-Ebri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kramer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI83926" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Korovitch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana H&#233;madi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;t-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.08.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NH9XP16-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.048" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH3HT3PM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenneugues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21912" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWBZG498-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lancelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048382z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2RQHDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Iv&#225;n Pe&#241;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00335G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaudy Elo&#239;se" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hadj Kaddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondoloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Decaudaveine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41413-021-00177-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdenour Redouane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Araujo-Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03516748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Belkahla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020502" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touzeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mutschler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Gabr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04249H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Lien Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel El Hage Chahine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.02.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589197v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Touzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.10.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2P86M8M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anquetin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reisberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.04.051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JKR76GZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ruan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b12544" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Komla-Ebri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kramer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI83926" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couesnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R B Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gomes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146743" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Leeuw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Heredia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Latinovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S89338" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17460441.2015.1076389" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruisheng Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjing Hu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1726-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Korovitch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana H&#233;madi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;t-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.08.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NH9XP16-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Serradji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amroune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Storck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2013.05.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSB5JNSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21983" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9GHBSSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH3HT3PM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R.B. Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Qin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkai Jiang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingtao Tian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm1002952" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malnuit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benhida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00645a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XWBK9KKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.02.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serradji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.03.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXP75XCX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenneugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21912" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWBZG498-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-008-9217-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CMNPGCS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pluvinage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.08.035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5G7S8Q7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589082v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Hou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800869t" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589080v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Gourmala" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0325-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06V2D8S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.12.034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L90BMLCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588993v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ren" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.10.022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC348GTN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Doucet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Xia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Panaye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Fan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340907782799372" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587598v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ghalem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.06.027" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH807N39-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengxiang Dong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhou Hu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.03.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589075v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9077-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FZB8PZ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauvais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787783" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangren Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihe Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Fan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.05.014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PGMJ5DS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lancelot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048382z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2RQHDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>