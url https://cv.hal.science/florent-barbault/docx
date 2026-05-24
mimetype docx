--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -373,516 +373,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Yersinia pestis Ail Outer Membrane Protein and the C-Terminal Domain of Human Vitronectin</w:t>
+                <w:t xml:space="preserve">Resolving the structure of guanine quadruplex in TMPRSS2 messenger RNA by circular dichroism and molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Vasseur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luisa D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurane Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurianne Rainot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Perricone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c00965⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (71), pp.e202403572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371508v1</w:t>
+                <w:t xml:space="preserve">hal-04761166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico design of a solution-gated graphene transistor sensor for the efficient detection of guanine quadruplexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between Yersinia pestis Ail Outer Membrane Protein and the C-Terminal Domain of Human Vitronectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurine Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (43), pp.10881-10887. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (16), pp.3929-3936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761163v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Bases and Specificity behind the Activation of the Immune System OAS/RNAse L Pathway by Viral RNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico design of a solution-gated graphene transistor sensor for the efficient detection of guanine quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurianne Rainot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Jung-Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v16081246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (43), pp.10881-10887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746925v1</w:t>
+                <w:t xml:space="preserve">hal-04761163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the structure of guanine quadruplex in TMPRSS2 messenger RNA by circular dichroism and molecular modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Bases and Specificity behind the Activation of the Immune System OAS/RNAse L Pathway by Viral RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Spinello</w:t>
+                <w:t xml:space="preserve">Emma Jung-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Perricone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (71), pp.e202403572. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202403572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v16081246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761166v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of photo-responsive prodrugs of hydroxymethylene bisphosphonate alendronate</w:t>
               </w:r>
@@ -1270,103 +1270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the covalent inhibition of human transmembrane protease serine 2 as an original antiviral strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Spinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (28), pp.6287-6295. </w:t>
@@ -1779,546 +1779,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of new triazole bisphosphonate-based isoprenoid biosynthesis inhibitors</w:t>
+                <w:t xml:space="preserve">Grafting TRAIL through Either Amino or Carboxylic Groups onto Maghemite Nanoparticles: Influence on Pro-Apoptotic Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+                <w:t xml:space="preserve">Hanene Belkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+                <w:t xml:space="preserve">Andrei Alexandru Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdenour Redouane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Deschamp</w:t>
+                <w:t xml:space="preserve">Tijani Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chevillot-Biraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113241⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851484v1</w:t>
+                <w:t xml:space="preserve">inserm-03516748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Studies of a DNA-Based Aptasensor: toward Theory-Driven Transduction Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and Experimental Elucidation of the Adsorption Process of a Bioinspired Peptide on Mineral Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piro</w:t>
+                <w:t xml:space="preserve">J. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noël</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mutschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05341⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (38), pp.11374-11385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591785v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting TRAIL through Either Amino or Carboxylic Groups onto Maghemite Nanoparticles: Influence on Pro-Apoptotic Efficiency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and preliminary anticancer evaluation of new triazole bisphosphonate-based isoprenoid biosynthesis inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chevillot-Biraud</w:t>
+                <w:t xml:space="preserve">Thibaut Legigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdenour Redouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020502⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.113241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03516748v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Elucidation of the Adsorption Process of a Bioinspired Peptide on Mineral Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Studies of a DNA-Based Aptasensor: toward Theory-Driven Transduction Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maurel</w:t>
+                <w:t xml:space="preserve">Mario Araujo-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tallet</w:t>
+                <w:t xml:space="preserve">Benoît Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mutschler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (38), pp.11374-11385. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (33), pp.9499-9506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c01994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591788v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First dual binder of microRNA-146a and monomeric tau: a novel approach for multitargeted therapeutics for neurodegenerative diseases</w:t>
               </w:r>
@@ -3334,571 +3334,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation with quantum mechanics/molecular mechanics for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1047-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17460441.2015.1076389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573984v1</w:t>
+                <w:t xml:space="preserve">hal-05589185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.619-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01100945v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel small-molecule inhibitor of HIV-1 entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Latinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.5469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/DDDT.S89338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation with quantum mechanics/molecular mechanics for drug discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indole alkaloids from the Marquesan plant Rauvolfia nukuhivensis and their effects on ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ferreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1517/17460441.2015.1076389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05589185v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted molecular dynamics (TMD) of the full-length KcsA potassium channel: on the role of the cytoplasmic domain in the opening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruisheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.841-851. </w:t>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5048,51 +5048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongjing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruisheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5165,51 +5165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Serradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5262,474 +5262,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of peptides active against the Gram positive bacteria Staphylococcus aureus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular modeling studies of N-substituted pyrrole derivatives—Potential HIV-1 gp41 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Legrain</w:t>
+                <w:t xml:space="preserve">Kun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Guenneugues</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (6), pp.3039-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21912⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283359v1</w:t>
+                <w:t xml:space="preserve">hal-05589077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D QSAR studies of diarylpyrimidine HIV-1 reverse transcriptase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible computational docking studies of new aminoglycosides targeting RNA 16S bacterial ribosome site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10822-008-9217-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (8), pp.1648-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589078v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Structural Characterization of the Arylamine N-Acetyltransferase from the Opportunistic Pathogen Nocardia farcinica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational design of peptides active against the Gram positive bacteria Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pluvinage</w:t>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Li de la Sierra-Gallay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Michèle Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dairou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Guenneugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vovelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.08.035⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (1), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589084v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of N -Carboxyphenylpyrrole Derivatives as Potent HIV Fusion Inhibitors Targeting gp41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,1310 +5800,1293 @@
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (24), pp.7843-7854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm800869t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular interaction through LewisX cluster: theoretical studies</w:t>
+                <w:t xml:space="preserve">Functional and Structural Characterization of the Arylamine N-Acetyltransferase from the Opportunistic Pathogen Nocardia farcinica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Marta Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Li de la Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Maurel</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-008-0325-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 383 (3), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589080v1</w:t>
+                <w:t xml:space="preserve">hal-05589084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling studies of N-substituted pyrrole derivatives—Potential HIV-1 gp41 inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D and 3D QSAR studies of diarylpyrimidine HIV-1 reverse transcriptase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (6), pp.3039-3048. </w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (11), pp.831-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10822-008-9217-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589077v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible computational docking studies of new aminoglycosides targeting RNA 16S bacterial ribosome site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular interaction through LewisX cluster: theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+                <w:t xml:space="preserve">Chafika Gourmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catia Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (8), pp.1648-1656. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (10), pp.901-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00894-008-0325-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588993v1</w:t>
+                <w:t xml:space="preserve">hal-05589080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear SVM Approaches to QSPR/QSAR Studies and Drug Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First synthesis of two deoxy Lewisx pentaosyl glycosphingolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Gourmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Doucet</w:t>
+                <w:t xml:space="preserve">Dengxiang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairong Xia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Botao Fan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Computer Aided-Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157340907782799372⟩</w:t>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (4), pp.335-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10719-007-9077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587592v1</w:t>
+                <w:t xml:space="preserve">hal-05589075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the LewisX–LewisX carbohydrate interaction with molecular dynamics simulations: A glycosynapse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Gourmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 821 (1-3), pp.22-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.06.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total synthesis of 4d-deoxy Lewisx pentasaccharide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Nonlinear SVM Approaches to QSPR/QSAR Studies and Drug Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengxiang Dong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Hairong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Panaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botao Fan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11, pp.29 - 37. </w:t>
+              <w:t xml:space="preserve">Current Computer Aided-Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.263-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/157340907782799372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05588990v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First synthesis of two deoxy Lewisx pentaosyl glycosphingolipids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Total synthesis of 4d-deoxy Lewisx pentasaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengxiang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongzhou Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10719-007-9077-5⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.29 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589075v1</w:t>
+                <w:t xml:space="preserve">hal-05588990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of chiral recognition processes of macrocyclic antibiotic vancomycin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametrization of a specific free energy function for automated docking against RNA targets using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bauvais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Barbault</w:t>
+                <w:t xml:space="preserve">Liangren Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhu</w:t>
+                <w:t xml:space="preserve">Lihe Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fan</w:t>
+                <w:t xml:space="preserve">Bo Tao Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (1-2), pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10659360600787783⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587580v1</w:t>
+                <w:t xml:space="preserve">hal-05587573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrization of a specific free energy function for automated docking against RNA targets using neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidation of chiral recognition processes of macrocyclic antibiotic vancomycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihe Zhang</w:t>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Tao Fan</w:t>
+                <w:t xml:space="preserve">M. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.05.014⟩</w:t>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.253-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10659360600787783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587573v1</w:t>
+                <w:t xml:space="preserve">hal-05587580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Solution Structure of the Archaebacterial Chromosomal Protein MC1 Reveals a New Protein Fold ‡</w:t>
               </w:r>
@@ -7722,51 +7722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Iv&#225;n Pe&#241;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00335G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaudy Elo&#239;se" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hadj Kaddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondoloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Decaudaveine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41413-021-00177-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdenour Redouane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Araujo-Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03516748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Belkahla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020502" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touzeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mutschler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Gabr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04249H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Lien Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel El Hage Chahine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.02.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589197v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Touzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.10.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2P86M8M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anquetin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reisberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.04.051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JKR76GZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ruan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b12544" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Komla-Ebri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kramer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI83926" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couesnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R B Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gomes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146743" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Leeuw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Heredia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Latinovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S89338" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17460441.2015.1076389" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruisheng Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjing Hu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1726-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Korovitch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana H&#233;madi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;t-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.08.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NH9XP16-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Serradji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amroune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Storck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2013.05.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSB5JNSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21983" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9GHBSSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH3HT3PM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R.B. Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Qin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkai Jiang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingtao Tian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm1002952" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malnuit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benhida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00645a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XWBK9KKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.02.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serradji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.03.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXP75XCX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenneugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21912" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWBZG498-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589078v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-008-9217-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CMNPGCS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pluvinage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.08.035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5G7S8Q7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589082v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Hou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800869t" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589080v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Gourmala" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0325-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06V2D8S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.12.034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L90BMLCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588993v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ren" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.10.022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC348GTN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Doucet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Xia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Panaye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Fan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340907782799372" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587598v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ghalem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.06.027" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH807N39-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengxiang Dong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhou Hu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.03.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589075v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9077-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FZB8PZ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauvais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787783" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangren Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihe Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Fan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.05.014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PGMJ5DS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lancelot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048382z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2RQHDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Descamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Criado-Gonzalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Iv&#225;n Pe&#241;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00335G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaudy Elo&#239;se" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heurtault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Hadj Kaddour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Br&#233;mond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01774" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03667757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondoloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Decaudaveine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41413-021-00177-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03516748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Belkahla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Alexandru Constantinescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Gharbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevillot-Biraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touzeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mutschler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01994" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdenour Redouane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113241" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Araujo-Rocha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Gabr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC04249H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Mazouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Lien Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel El Hage Chahine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.02.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589197v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Touzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.10.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2P86M8M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.K. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anquetin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reisberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.04.051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JKR76GZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ruan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b12544" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Komla-Ebri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kramer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI83926" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couesnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R B Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gomes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146743" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17460441.2015.1076389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Leeuw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Heredia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Latinovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S89338" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferreiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.10.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25RVM3QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruisheng Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjing Hu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1726-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Korovitch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana H&#233;madi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;t-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.08.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NH9XP16-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Serradji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amroune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Storck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2013.05.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSB5JNSF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589096v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21983" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9GHBSSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tak-Tak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Merrer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH3HT3PM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R.B. Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.01.046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Qin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkai Jiang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingtao Tian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm1002952" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malnuit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benhida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00645a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XWBK9KKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.02.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teixeira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serradji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.03.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXP75XCX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.12.034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L90BMLCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Teixeira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.10.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC348GTN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guenneugues" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21912" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWBZG498-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Hou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800869t" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589084v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pluvinage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.08.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5G7S8Q7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-008-9217-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CMNPGCS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Gourmala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-008-0325-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06V2D8S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengxiang Dong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Fan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9077-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0FZB8PZ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ghalem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.06.027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH807N39-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587592v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Doucet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Xia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Panaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340907782799372" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhou Hu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.03.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangren Zhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihe Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Fan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.05.014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PGMJ5DS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587580v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauvais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787783" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lancelot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048382z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G2RQHDZ2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164980v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.2057" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>