--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1536,457 +1536,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des performances sociales des institutions de microfinance : la démarche innovante de la Confédération des institutions financières/Afrique de l’Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer et mesurer l'impact de la microfinance : sortir de la « double impasse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Sangare</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Ouédraogo</w:t>
+                <w:t xml:space="preserve">Cécile Lapenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anna Bénard</w:t>
+                <w:t xml:space="preserve">Betty Wampfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques financières et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 113 (4), pp.41-54. </w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (1), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tfd.113.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rtm.213.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852151v1</w:t>
+                <w:t xml:space="preserve">hal-03852149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’impact de la microfinance : bilan des pratiques et proposition pour une approche mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lapenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques financières et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, N° 113 (4), pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tfd.113.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer et mesurer l'impact de la microfinance : sortir de la « double impasse »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation des performances sociales des institutions de microfinance : la démarche innovante de la Confédération des institutions financières/Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lapenu</w:t>
+                <w:t xml:space="preserve">Alpha Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Wampfler</w:t>
+                <w:t xml:space="preserve">Marie-Anna Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 213 (1), pp.161. </w:t>
+              <w:t xml:space="preserve">Techniques financières et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 113 (4), pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.213.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tfd.113.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852149v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des performances sociales des institutions de microfinance : la démarche innovante de la Confédération des institutions financières/Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques financières et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113, pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tfd.113.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239813v1</w:t>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lapenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Enterprise Development and Microfinance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (3), pp.241-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy William Angora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lapenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MicroBanking Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2898,203 +2898,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis, Monitoring, and Evaluation of Contributions to Social Change</w:t>
+                <w:t xml:space="preserve">Analyser, suivre et évaluer sa contribution au changement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boisteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Aberlen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2, Agence Française de Développement, 2016, Études de l'AFD, issn : 2492-8313</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, 2016, Études de l'AFD, issn : 2492-8313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852209v1</w:t>
+                <w:t xml:space="preserve">hal-03852199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser, suivre et évaluer sa contribution au changement social</w:t>
+                <w:t xml:space="preserve">Analysis, Monitoring, and Evaluation of Contributions to Social Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Aberlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Boisteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2, 2016, Études de l'AFD, issn : 2492-8313</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, Agence Française de Développement, 2016, Études de l'AFD, issn : 2492-8313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852199v1</w:t>
+                <w:t xml:space="preserve">hal-03852209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3620,51 +3620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Microfinance: Striking the Balance between Social Utility and Financial Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lapenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfinance in Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.62-82, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4266,51 +4266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A5DFD49"/>
+    <w:nsid w:val="CF0B8679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4497,51 +4497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-bedecarrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1001-5540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073356115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217184625" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359493383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomalala Solo Andrianjafindrainibe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andrianirina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03879-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dazet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231202412" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvant-Roux Sol&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18718/81781.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02112849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lem&#233;nager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lukono Sowa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.258.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Philibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dossa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czw142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bastiaensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.225.0009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sangare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna B&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.113.0041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.113.0027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.213.0161" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marchetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.163.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2012.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2012.627245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.158.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.052.0129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Marconi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.197.0071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my William Angora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aberlen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boisteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;d&#233;carrats F (ed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle (ed.) Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois (ed.) Roubaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.001.0001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137301925_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968374v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502779v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372207v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bedecarrats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemenager" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00866895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-bedecarrats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1001-5540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073356115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217184625" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359493383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomalala Solo Andrianjafindrainibe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andrianirina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03879-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dazet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231202412" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvant-Roux Sol&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18718/81781.12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02112849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lem&#233;nager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lukono Sowa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.07.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.258.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Philibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dossa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czw142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bastiaensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.225.0009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852149v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.213.0161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.113.0027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sangare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tfd.113.0041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marchetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.163.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3362/1755-1986.2012.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2012.627245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.158.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.052.0129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaldo Marconi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.197.0071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my William Angora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boisteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aberlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;d&#233;carrats F (ed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle (ed.) Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois (ed.) Roubaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.001.0001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137301925_4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968374v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502779v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372207v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bedecarrats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemenager" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00866895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>