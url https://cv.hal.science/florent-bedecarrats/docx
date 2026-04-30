--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -4266,51 +4266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF0B8679"/>
+    <w:nsid w:val="ABDEC4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>