--- v0 (2026-03-03)
+++ v1 (2026-04-08)
@@ -2724,230 +2724,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00712562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographic NIOS II extension with secure key management</w:t>
+                <w:t xml:space="preserve">Secure Key Management on General-purpose Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee de la Recherche 2011, JDR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, saint etienne, France</w:t>
+              <w:t xml:space="preserve">International Workshops on Cryptographic Architectures Embedded in Reconfigurable Devices - Cryptarchi 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00664288v1</w:t>
+                <w:t xml:space="preserve">ujm-00664301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Key Management on General-purpose Processors</w:t>
+                <w:t xml:space="preserve">Cryptographic NIOS II extension with secure key management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshops on Cryptographic Architectures Embedded in Reconfigurable Devices - Cryptarchi 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, bochum, Germany</w:t>
+              <w:t xml:space="preserve">Journee de la Recherche 2011, JDR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00664301v1</w:t>
+                <w:t xml:space="preserve">ujm-00664288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCrypt: a novel concept of crypto-processor with secured key management</w:t>
               </w:r>
@@ -3057,230 +3057,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secured Reconfigurable Cryptographic Processor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubos Gaspar</w:t>
+                <w:t xml:space="preserve">Characterization of randomness sources in ring oscillator-based true random number generators in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Valtchanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAca Security Trends In embedded Systems Workshop, PASTIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Gardanne, France. pp.NN</w:t>
+              <w:t xml:space="preserve">13-th IEEE Symposium on Design and Diagnostic of Electronic Circuits ans Systems (DDECS), Vienna, Austria (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.to be obtained</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00533246v1</w:t>
+                <w:t xml:space="preserve">ujm-00470240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of randomness sources in ring oscillator-based true random number generators in FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Aubert</w:t>
+                <w:t xml:space="preserve">Secured Reconfigurable Cryptographic Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13-th IEEE Symposium on Design and Diagnostic of Electronic Circuits ans Systems (DDECS), Vienna, Austria (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.to be obtained</w:t>
+              <w:t xml:space="preserve">PAca Security Trends In embedded Systems Workshop, PASTIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Gardanne, France. pp.NN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00470240v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00533246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the randomness in Ring Oscillator-based True Random Number Generators in FPGAs</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3846,51 +3846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Observing the Jitter in Ring Oscillators Implemented in FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cryptarchi 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4434,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04199004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dallison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sk&#243;rski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i4.211-237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220101v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Garay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.207-228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01984448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2018-0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01883106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Noumon Allini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Petura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Laban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2018.i3.214-242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01757280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9291-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Costea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/168961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Valtchanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/879281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00531665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10127-010-0001-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/socc62300.2024.10737851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04649086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mollinedo Garay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01784103v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01164105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01010415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00860455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00533246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00470240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00665066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00438383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00460047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.57" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00307621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Varchola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04199004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dallison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sk&#243;rski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i4.211-237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220101v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Garay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.207-228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01984448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2018-0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01883106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Noumon Allini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Petura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Laban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2018.i3.214-242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01757280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9291-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Costea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/168961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Valtchanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/879281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00531665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10127-010-0001-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/socc62300.2024.10737851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04649086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mollinedo Garay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01784103v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01164105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01010415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00860455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00470240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00533246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00665066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00438383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00460047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.57" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00307621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Varchola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>