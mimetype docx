--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1085,51 +1085,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Total Locking: Demonstrating and Measuring Mutual Influence on a RO-Based True Random Number Generator on an FPGA</w:t>
+                <w:t xml:space="preserve">Beyond Total Locking : Demonstrating and Measuring Mutual Influence on a RO-Based True Random Number Generator on an FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
@@ -1160,106 +1160,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 37th International System-on-Chip Conference (SOCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th IEEE International System-on-Chip Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817115v1</w:t>
+                <w:t xml:space="preserve">ujm-04649086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Total Locking : Demonstrating and Measuring Mutual Influence on a RO-Based True Random Number Generator on an FPGA</w:t>
+                <w:t xml:space="preserve">Beyond Total Locking: Demonstrating and Measuring Mutual Influence on a RO-Based True Random Number Generator on an FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
@@ -1290,406 +1281,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE International System-on-Chip Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 37th International System-on-Chip Conference (SOCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/socc62300.2024.10737851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04649086v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques modernes de la génération d'aléa véritable: étude approfondie d'un TRNG basé sur les PLLs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bochard</w:t>
+                <w:t xml:space="preserve">Locking phenomenon on ring oscillators used in True Random Number Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lubicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales 2023 du GDR Sécurité Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sécurité Informatique, Jun 2023, Puteaux (92), France</w:t>
+              <w:t xml:space="preserve">Cryptographic architectures embedded in logic devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Castro Urdiales, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04217962v1</w:t>
+                <w:t xml:space="preserve">ujm-04220144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking phenomenon on ring oscillators used in True Random Number Generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Delolme</w:t>
+                <w:t xml:space="preserve">An Evaluation Procedure for Comparing Clock Jitter Measurement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Mollinedo Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Mureddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptographic architectures embedded in logic devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Smart Card Research and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Birmingham (UK), United Kingdom. pp.167-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04220144v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation Procedure for Comparing Clock Jitter Measurement Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Mollinedo Garay</w:t>
+                <w:t xml:space="preserve">Problématiques modernes de la génération d'aléa véritable: étude approfondie d'un TRNG basé sur les PLLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ugo Mureddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Card Research and Advanced Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales 2023 du GDR Sécurité Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sécurité Informatique, Jun 2023, Puteaux (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04423295v1</w:t>
+                <w:t xml:space="preserve">ujm-04217962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backtracking Search for Optimal Parameters of a PLL-based True Random Number Generator</w:t>
               </w:r>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness Assessment in Oscillator Based Elementary TRNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lubicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,459 +3827,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00460047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Observing the Jitter in Ring Oscillators Implemented in FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boyan Valtchanov</w:t>
+                <w:t xml:space="preserve">Embedded testing of the source of randomness in FPGAs - Clock jitter evaluation and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11-th IEEE Workshop on Design and Diagnostic of Electronic Circuits ans Systems (DDECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. pp.158-163</w:t>
+              <w:t xml:space="preserve">cryptarchi 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00307621v1</w:t>
+                <w:t xml:space="preserve">ujm-00368675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and securing RO-based TRNG in FPGAs - Jitter accumulation from local and global sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Security of Ring Oscillator-based RNG implemented in FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Varchola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cryptarchi 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t>
+              <w:t xml:space="preserve">Field Programmable Logic and Applications- FPLA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany. pp. 245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00368921v1</w:t>
+                <w:t xml:space="preserve">ujm-00350859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded testing of the source of randomness in FPGAs - Clock jitter evaluation and measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Observing the Jitter in Ring Oscillators Implemented in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Valtchanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cryptarchi 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t>
+              <w:t xml:space="preserve">11-th IEEE Workshop on Design and Diagnostic of Electronic Circuits ans Systems (DDECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. pp.158-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00368675v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00307621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Security of Ring Oscillator-based RNG implemented in FPGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and securing RO-based TRNG in FPGAs - Jitter accumulation from local and global sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Valtchanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Varchola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Programmable Logic and Applications- FPLA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany. pp. 245-250</w:t>
+              <w:t xml:space="preserve">cryptarchi 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00350859v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00368921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4434,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04199004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dallison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sk&#243;rski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i4.211-237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220101v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Garay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.207-228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01984448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2018-0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01883106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Noumon Allini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Petura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Laban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2018.i3.214-242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01757280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9291-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Costea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/168961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Valtchanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/879281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00531665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10127-010-0001-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/socc62300.2024.10737851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04649086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mollinedo Garay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01784103v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01164105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01010415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00860455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00470240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00533246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00665066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00438383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00460047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.57" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00307621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Varchola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04199004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dallison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sk&#243;rski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i4.211-237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220101v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Garay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.207-228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01984448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2018-0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01883106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Noumon Allini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Petura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Laban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2018.i3.214-242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01757280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9291-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Costea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/168961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Valtchanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/879281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00531665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10127-010-0001-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04649086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/socc62300.2024.10737851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mollinedo Garay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01784103v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01164105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01010415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00860455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00470240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00533246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00665066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00438383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00460047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.57" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Varchola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00307621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>