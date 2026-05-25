--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -832,248 +832,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00667692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True-Randomness and Pseudo-Randomness in Ring Oscillator-Based True Random Number Generators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Model of Physical RNGs Based On Coherent Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.ID 879281. </w:t>
+              <w:t xml:space="preserve">Tatra Mountains - Mathematical Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (ISSN 1210-3195), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/879281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/v10127-010-0001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00572889v1</w:t>
+                <w:t xml:space="preserve">ujm-00531665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Model of Physical RNGs Based On Coherent Sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">True-Randomness and Pseudo-Randomness in Ring Oscillator-Based True Random Number Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tatra Mountains - Mathematical Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (ISSN 1210-3195), pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.ID 879281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10127-010-0001-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2010/879281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00531665v1</w:t>
+                <w:t xml:space="preserve">ujm-00572889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1336,278 +1336,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking phenomenon on ring oscillators used in True Random Number Generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Delolme</w:t>
+                <w:t xml:space="preserve">An Evaluation Procedure for Comparing Clock Jitter Measurement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Mollinedo Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Mureddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptographic architectures embedded in logic devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Smart Card Research and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Birmingham (UK), United Kingdom. pp.167-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04220144v1</w:t>
+                <w:t xml:space="preserve">hal-04423295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation Procedure for Comparing Clock Jitter Measurement Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Mollinedo Garay</w:t>
+                <w:t xml:space="preserve">Locking phenomenon on ring oscillators used in True Random Number Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ugo Mureddu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lubicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Card Research and Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cryptographic architectures embedded in logic devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Castro Urdiales, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423295v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04220144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques modernes de la génération d'aléa véritable: étude approfondie d'un TRNG basé sur les PLLs</w:t>
               </w:r>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomness Assessment in Oscillator Based Elementary TRNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lubicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2927,360 +2927,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00664288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCrypt: a novel concept of crypto-processor with secured key management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubos Gaspar</w:t>
+                <w:t xml:space="preserve">Characterization of randomness sources in ring oscillator-based true random number generators in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Valtchanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2010 (2010 International Conference on ReConFigurable Computing and FPGAs)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13-th IEEE Symposium on Design and Diagnostic of Electronic Circuits ans Systems (DDECS), Vienna, Austria (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.to be obtained</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750348v1</w:t>
+                <w:t xml:space="preserve">ujm-00470240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of randomness sources in ring oscillator-based true random number generators in FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Aubert</w:t>
+                <w:t xml:space="preserve">Secured Reconfigurable Cryptographic Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13-th IEEE Symposium on Design and Diagnostic of Electronic Circuits ans Systems (DDECS), Vienna, Austria (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.to be obtained</w:t>
+              <w:t xml:space="preserve">PAca Security Trends In embedded Systems Workshop, PASTIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Gardanne, France. pp.NN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00470240v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00533246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secured Reconfigurable Cryptographic Processor</w:t>
+                <w:t xml:space="preserve">HCrypt: a novel concept of crypto-processor with secured key management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAca Security Trends In embedded Systems Workshop, PASTIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReConFig 2010 (2010 International Conference on ReConFigurable Computing and FPGAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Cancùn, Mexico. pp.280-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2011.6132722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00533246v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the randomness in Ring Oscillator-based True Random Number Generators in FPGAs</w:t>
               </w:r>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGAs Reconfig 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, cancun, Mexico. pp.280-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cryptarchi 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4049,51 +4049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Observing the Jitter in Ring Oscillators Implemented in FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Valtchanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04199004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dallison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sk&#243;rski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i4.211-237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220101v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Garay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.207-228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01984448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2018-0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01883106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Noumon Allini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Petura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Laban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2018.i3.214-242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01757280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9291-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Costea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/168961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Valtchanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/879281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00531665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10127-010-0001-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04649086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/socc62300.2024.10737851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mollinedo Garay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01784103v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01164105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01010415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00860455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00470240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00533246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00665066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00438383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00460047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.57" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Varchola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00307621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04199004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dallison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sk&#243;rski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i4.211-237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220101v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Garay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i1.207-228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01984448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2018-0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01883106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Noumon Allini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Petura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Laban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2018.i3.214-242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01757280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9291-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Costea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/168961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00531665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Valtchanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10127-010-0001-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00572889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/879281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04649086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/socc62300.2024.10737851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mollinedo Garay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mureddu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04220144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04217962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01784103v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01164105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2014.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01010415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00860455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00833914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00470240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00533246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132722" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00665066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2010.38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00438383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00460047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.57" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Varchola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00307621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00368921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>