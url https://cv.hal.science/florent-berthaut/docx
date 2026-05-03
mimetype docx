--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Berthaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1273-0073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150316445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité scientifique se concentre autour desinterfaces 3D en réalité étendue, et de leur utilisation dans uncadre culturel et plus spécifiquement d'expression musicale.J'étudie notamment comment elles peuvent enrichir l'expérience des artisteset du public en révélant dans l'espace physique des interactions existantesou potentielles.Je m'intéresse ainsi par exemple aux augmentations visuelles en réalité mixtepour améliorer la compréhension et appréciation par le public desperformances avec des instruments de musique numériques.Une autre piste est l'ajout de contrôles virtuels superposés aux instrumentsnumériques physiques utilisant des surfaces de contrôle, des contrôleursgestuels ou même des instruments acoustiques actionnés, afin d'étudier lesnouvelles possibilités expressives ainsi que l'appropriation par les artistes.Un dernier exemple est la conception d'interfaces en réalité augmentéepermettant d'explorer des contenus virtuels placés dans l'espace physiqueautour ou à l'intérieur d'objets derrière une vitrine dans un contexte demédiation ou de performance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations sur la page de mon équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINT @ CRIStAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  ou sur ma </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Measures of Copresence in Co-located Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.11. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Design Process for 3D Interactions in Performing Arts : A Spatial Augmented Reality Cyber-Opera Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of Detail in Visual Augmentations for the Novice and Expert Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction techniques for musical expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2019.1706584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF: A Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Music, Mind, and Embodiment, 9617, pp.153 - 166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interfaces and Interactive 3D Environments for Immersive Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (5), pp.82 - 87. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2016.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction musicale numérique. Recréer les signaux du contrôle et de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.345-363. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.32.345-363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.409-427. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X12400132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with 3D Reactive Widgets for Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.253-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use of Auditory Feedback as a Guide for 3D Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments (ICAT-EGVE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Immersion in Underground Quarries: An Innovative Exploration of Historical and Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bremard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.35-38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPD / IVMI-BUILDER: A Libre Software Framework for Extended Reality Musical Instruments and Sonic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linux Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MagneTip: Reintroducing a Physical Interaction Loop for 3D Musical Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Utrecht (Netherlands), France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13904763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Drawing in 2D and 3D: Dimensions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Mostly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678299.3678317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detjon Brahimaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Semail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine AFIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ines di Loreto, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrating shapes : Design and evolution of a spatial augmented reality interface for actuated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beuchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cambourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.c28dd323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Visualisation Level and Situational Visibility in Co-located Digital Musical Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.9d974714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Rhythm in Mid-air Gestures on the User Experience in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85613-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Control-Display Ratio on User Experience in Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Guefrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne (Virtual ), Portugal. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Exploration of Volumetric Textures in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.6607d04f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dariosecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting & Openness: Dynamics of Collaboration Interfaces for Heterogeneous Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2020 - The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a SEAT on Stage : Restoring Trust with Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Interactive Systems (DIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All You Need Is LOD : Levels of Detail in Visual Augmentations for the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phone with the Flow: Combining Touch + Optical Flow in Mobile Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2018 - 18th International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blacksburg, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revgest: Augmenting Gestural Musical Instruments with Revealed Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bf-pd: Enabling Mediated Communication and Cooperation in Improvised Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plenacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2017 - 13th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Musical Interaction on Tactile Feedback Surfaces with Programmable Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzan Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ControllAR: Appropriation of Visual Feedback on Control Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Spaces and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2016, Niagara Falls, Canada. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2992154.2992170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liveness Through the Lens of Agency and Causality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Limerick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamir : Optical Manipulations using Dynamic Mirror Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diptesh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF : a Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflets: Combining and Revealing Spaces for Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Combining Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Karnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenography of immersive virtual musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR Workshop: Sonic Interaction in Virtual Environments (SIVE), 2014 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">libTuile : un moteur d'exécution multi-échelle de processus musicaux hiérarchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Denis, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouages: Revealing the Mechanisms of Digital Musical Instruments to the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Daejeon, South Korea. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807049v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T-Calculus : towards a structured programing of (musical) time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Orlarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Boston, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505341.2505347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale design of interactive music systems : the libTuiles experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Tunnels: Advanced 3D graphical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Symposium on 3D User Interfaces (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, United States. pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Person Shooters as Collaborative Multiprocess Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiro Katayose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironori Wakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Totani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Oslo, Norway. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drile: An Immersive Environment for hierarchical live-looping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interface for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sydney, Australia. page 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining audiovisual mappings for 3D musical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New york, United States. p 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piivert: Percussion-based Interaction for Immersive Virtual EnviRonmenTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United States. p 15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Kian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2009 (EGVE - ICAT - EuroVR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des systèmes de visualisation immersif sur l'assemblage virtuel de fragments en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. p83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the 3D reactive widgets for musical performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Music (SBCM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Recife, Brazil. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widgets Réactifs 3D pour l’interaction musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMEA, Mar 2008, Albi, France. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D pour la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 2emes Journées de lAFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.75 -- 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Passages : Une métaphore pour la Collaboration Musicale en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Plans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Lab to the Stage: Practical Considerations on Designing Performances with Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions In Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, In press, 978-3-031-04020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.558-573, 2018, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAGRIP - Music : Attributed Agency through Grip Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an Immersive Mixed Reality Theater: Reconciling Artistic Intent and Technical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction, manipulation et visualisation de processus sonores dans des environnements virtuels immersifs pour la performance musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Sciences et Technologies - Bordeaux I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Interactions : Expression and Exploration in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04425551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Berthaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1273-0073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150316445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité scientifique se concentre autour desinterfaces 3D en réalité étendue, et de leur utilisation dans uncadre culturel et plus spécifiquement d'expression musicale.J'étudie notamment comment elles peuvent enrichir l'expérience des artisteset du public en révélant dans l'espace physique des interactions existantesou potentielles.Je m'intéresse ainsi par exemple aux augmentations visuelles en réalité mixtepour améliorer la compréhension et appréciation par le public desperformances avec des instruments de musique numériques.Une autre piste est l'ajout de contrôles virtuels superposés aux instrumentsnumériques physiques utilisant des surfaces de contrôle, des contrôleursgestuels ou même des instruments acoustiques actionnés, afin d'étudier lesnouvelles possibilités expressives ainsi que l'appropriation par les artistes.Un dernier exemple est la conception d'interfaces en réalité augmentéepermettant d'explorer des contenus virtuels placés dans l'espace physiqueautour ou à l'intérieur d'objets derrière une vitrine dans un contexte demédiation ou de performance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations sur la page de mon équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINT @ CRIStAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  ou sur ma </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Measures of Copresence in Co-located Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.11. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Design Process for 3D Interactions in Performing Arts : A Spatial Augmented Reality Cyber-Opera Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of Detail in Visual Augmentations for the Novice and Expert Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction techniques for musical expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2019.1706584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF: A Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Music, Mind, and Embodiment, 9617, pp.153 - 166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interfaces and Interactive 3D Environments for Immersive Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (5), pp.82 - 87. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2016.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction musicale numérique. Recréer les signaux du contrôle et de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.345-363. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.32.345-363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.409-427. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X12400132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with 3D Reactive Widgets for Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.253-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use of Auditory Feedback as a Guide for 3D Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments (ICAT-EGVE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Immersion in Underground Quarries: An Innovative Exploration of Historical and Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bremard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.35-38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPD / IVMI-BUILDER: A Libre Software Framework for Extended Reality Musical Instruments and Sonic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linux Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MagneTip: Reintroducing a Physical Interaction Loop for 3D Musical Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Utrecht (Netherlands), France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13904763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Drawing in 2D and 3D: Dimensions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Mostly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678299.3678317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detjon Brahimaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Semail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine AFIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ines di Loreto, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrating shapes : Design and evolution of a spatial augmented reality interface for actuated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beuchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cambourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.c28dd323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Visualisation Level and Situational Visibility in Co-located Digital Musical Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.9d974714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Rhythm in Mid-air Gestures on the User Experience in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85613-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Control-Display Ratio on User Experience in Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Guefrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne (Virtual ), Portugal. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Exploration of Volumetric Textures in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.6607d04f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dariosecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting & Openness: Dynamics of Collaboration Interfaces for Heterogeneous Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2020 - The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All You Need Is LOD : Levels of Detail in Visual Augmentations for the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a SEAT on Stage : Restoring Trust with Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Interactive Systems (DIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phone with the Flow: Combining Touch + Optical Flow in Mobile Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2018 - 18th International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blacksburg, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revgest: Augmenting Gestural Musical Instruments with Revealed Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bf-pd: Enabling Mediated Communication and Cooperation in Improvised Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plenacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2017 - 13th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Musical Interaction on Tactile Feedback Surfaces with Programmable Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzan Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ControllAR: Appropriation of Visual Feedback on Control Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Spaces and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2016, Niagara Falls, Canada. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2992154.2992170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liveness Through the Lens of Agency and Causality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Limerick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamir : Optical Manipulations using Dynamic Mirror Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diptesh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF : a Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflets: Combining and Revealing Spaces for Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Combining Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Karnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenography of immersive virtual musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR Workshop: Sonic Interaction in Virtual Environments (SIVE), 2014 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">libTuile : un moteur d'exécution multi-échelle de processus musicaux hiérarchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Denis, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouages: Revealing the Mechanisms of Digital Musical Instruments to the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Daejeon, South Korea. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807049v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T-Calculus : towards a structured programing of (musical) time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Orlarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Boston, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505341.2505347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale design of interactive music systems : the libTuiles experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Tunnels: Advanced 3D graphical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Symposium on 3D User Interfaces (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, United States. pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Person Shooters as Collaborative Multiprocess Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiro Katayose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironori Wakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Totani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Oslo, Norway. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drile: An Immersive Environment for hierarchical live-looping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interface for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sydney, Australia. page 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining audiovisual mappings for 3D musical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New york, United States. p 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piivert: Percussion-based Interaction for Immersive Virtual EnviRonmenTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United States. p 15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Kian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2009 (EGVE - ICAT - EuroVR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des systèmes de visualisation immersif sur l'assemblage virtuel de fragments en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. p83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the 3D reactive widgets for musical performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Music (SBCM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Recife, Brazil. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widgets Réactifs 3D pour l’interaction musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMEA, Mar 2008, Albi, France. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D pour la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 2emes Journées de lAFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.75 -- 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Passages : Une métaphore pour la Collaboration Musicale en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Plans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Lab to the Stage: Practical Considerations on Designing Performances with Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions In Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, In press, 978-3-031-04020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.558-573, 2018, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAGRIP - Music : Attributed Agency through Grip Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an Immersive Mixed Reality Theater: Reconciling Artistic Intent and Technical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction, manipulation et visualisation de processus sonores dans des environnements virtuels immersifs pour la performance musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Sciences et Technologies - Bordeaux I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Interactions : Expression and Exploration in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04425551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots d'ouverture de la journée d'accélération du secteur Musique, en collaboration avec La Chambre Syndicale de la Facture Instrumentale (CSFI), intitulée &amp;quot;La facture instrumentale : croisements et transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Baroux-Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E64D3B5"/>
+    <w:nsid w:val="642EDC9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-berthaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1273-0073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150316445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mint.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hitmuri.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan Arslan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2019.1706584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-0_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.96" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.345-363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X12400132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gruy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05497056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13904763" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678299.3678317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beuchey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.c28dd323" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.9d974714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85613-7_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260466v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.6607d04f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395492" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Plenacoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2992154.2992170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coyle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Limerick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptesh Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222396v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez Plasencia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zappi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mazzanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006285" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807049v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789189v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505341.2505347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698963v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiro Katayose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Wakama" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Totani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Sato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406390v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Plans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04425551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-berthaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1273-0073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150316445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mint.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hitmuri.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan Arslan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2019.1706584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-0_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.96" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.345-363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X12400132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gruy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05497056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13904763" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678299.3678317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beuchey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.c28dd323" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.9d974714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85613-7_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260466v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.6607d04f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Plenacoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2992154.2992170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coyle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Limerick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptesh Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222396v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez Plasencia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zappi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mazzanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006285" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807049v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789189v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505341.2505347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698963v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiro Katayose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Wakama" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Totani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Sato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406390v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Plans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04425551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reyre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Baroux-Desvignes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>