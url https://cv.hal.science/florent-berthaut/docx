--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Berthaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1273-0073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150316445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité scientifique se concentre autour desinterfaces 3D en réalité étendue, et de leur utilisation dans uncadre culturel et plus spécifiquement d'expression musicale.J'étudie notamment comment elles peuvent enrichir l'expérience des artisteset du public en révélant dans l'espace physique des interactions existantesou potentielles.Je m'intéresse ainsi par exemple aux augmentations visuelles en réalité mixtepour améliorer la compréhension et appréciation par le public desperformances avec des instruments de musique numériques.Une autre piste est l'ajout de contrôles virtuels superposés aux instrumentsnumériques physiques utilisant des surfaces de contrôle, des contrôleursgestuels ou même des instruments acoustiques actionnés, afin d'étudier lesnouvelles possibilités expressives ainsi que l'appropriation par les artistes.Un dernier exemple est la conception d'interfaces en réalité augmentéepermettant d'explorer des contenus virtuels placés dans l'espace physiqueautour ou à l'intérieur d'objets derrière une vitrine dans un contexte demédiation ou de performance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations sur la page de mon équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINT @ CRIStAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  ou sur ma </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Measures of Copresence in Co-located Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.11. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Design Process for 3D Interactions in Performing Arts : A Spatial Augmented Reality Cyber-Opera Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of Detail in Visual Augmentations for the Novice and Expert Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction techniques for musical expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2019.1706584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF: A Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Music, Mind, and Embodiment, 9617, pp.153 - 166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interfaces and Interactive 3D Environments for Immersive Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (5), pp.82 - 87. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2016.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction musicale numérique. Recréer les signaux du contrôle et de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.345-363. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.32.345-363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.409-427. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X12400132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with 3D Reactive Widgets for Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.253-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use of Auditory Feedback as a Guide for 3D Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments (ICAT-EGVE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Immersion in Underground Quarries: An Innovative Exploration of Historical and Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bremard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.35-38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPD / IVMI-BUILDER: A Libre Software Framework for Extended Reality Musical Instruments and Sonic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linux Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MagneTip: Reintroducing a Physical Interaction Loop for 3D Musical Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Utrecht (Netherlands), France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13904763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Drawing in 2D and 3D: Dimensions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Mostly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678299.3678317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detjon Brahimaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Semail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine AFIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ines di Loreto, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrating shapes : Design and evolution of a spatial augmented reality interface for actuated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beuchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cambourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.c28dd323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Visualisation Level and Situational Visibility in Co-located Digital Musical Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.9d974714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Rhythm in Mid-air Gestures on the User Experience in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85613-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Control-Display Ratio on User Experience in Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Guefrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne (Virtual ), Portugal. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Exploration of Volumetric Textures in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.6607d04f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dariosecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting & Openness: Dynamics of Collaboration Interfaces for Heterogeneous Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2020 - The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All You Need Is LOD : Levels of Detail in Visual Augmentations for the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a SEAT on Stage : Restoring Trust with Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Interactive Systems (DIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phone with the Flow: Combining Touch + Optical Flow in Mobile Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2018 - 18th International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blacksburg, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revgest: Augmenting Gestural Musical Instruments with Revealed Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bf-pd: Enabling Mediated Communication and Cooperation in Improvised Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plenacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2017 - 13th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Musical Interaction on Tactile Feedback Surfaces with Programmable Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzan Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ControllAR: Appropriation of Visual Feedback on Control Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Spaces and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2016, Niagara Falls, Canada. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2992154.2992170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liveness Through the Lens of Agency and Causality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Limerick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamir : Optical Manipulations using Dynamic Mirror Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diptesh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF : a Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflets: Combining and Revealing Spaces for Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Combining Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Karnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenography of immersive virtual musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR Workshop: Sonic Interaction in Virtual Environments (SIVE), 2014 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">libTuile : un moteur d'exécution multi-échelle de processus musicaux hiérarchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Denis, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouages: Revealing the Mechanisms of Digital Musical Instruments to the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Daejeon, South Korea. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807049v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T-Calculus : towards a structured programing of (musical) time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Orlarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Boston, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505341.2505347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale design of interactive music systems : the libTuiles experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Tunnels: Advanced 3D graphical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Symposium on 3D User Interfaces (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, United States. pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Person Shooters as Collaborative Multiprocess Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiro Katayose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironori Wakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Totani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Oslo, Norway. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drile: An Immersive Environment for hierarchical live-looping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interface for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sydney, Australia. page 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining audiovisual mappings for 3D musical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New york, United States. p 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piivert: Percussion-based Interaction for Immersive Virtual EnviRonmenTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United States. p 15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Kian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2009 (EGVE - ICAT - EuroVR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des systèmes de visualisation immersif sur l'assemblage virtuel de fragments en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. p83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the 3D reactive widgets for musical performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Music (SBCM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Recife, Brazil. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widgets Réactifs 3D pour l’interaction musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMEA, Mar 2008, Albi, France. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D pour la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 2emes Journées de lAFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.75 -- 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Passages : Une métaphore pour la Collaboration Musicale en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Plans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Lab to the Stage: Practical Considerations on Designing Performances with Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions In Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, In press, 978-3-031-04020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.558-573, 2018, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAGRIP - Music : Attributed Agency through Grip Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an Immersive Mixed Reality Theater: Reconciling Artistic Intent and Technical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction, manipulation et visualisation de processus sonores dans des environnements virtuels immersifs pour la performance musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Sciences et Technologies - Bordeaux I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Interactions : Expression and Exploration in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04425551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots d'ouverture de la journée d'accélération du secteur Musique, en collaboration avec La Chambre Syndicale de la Facture Instrumentale (CSFI), intitulée &amp;quot;La facture instrumentale : croisements et transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Baroux-Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Berthaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1273-0073</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150316445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité scientifique se concentre autour desinterfaces 3D en réalité étendue, et de leur utilisation dans uncadre culturel et plus spécifiquement d'expression musicale.J'étudie notamment comment elles peuvent enrichir l'expérience des artisteset du public en révélant dans l'espace physique des interactions existantesou potentielles.Je m'intéresse ainsi par exemple aux augmentations visuelles en réalité mixtepour améliorer la compréhension et appréciation par le public desperformances avec des instruments de musique numériques.Une autre piste est l'ajout de contrôles virtuels superposés aux instrumentsnumériques physiques utilisant des surfaces de contrôle, des contrôleursgestuels ou même des instruments acoustiques actionnés, afin d'étudier lesnouvelles possibilités expressives ainsi que l'appropriation par les artistes.Un dernier exemple est la conception d'interfaces en réalité augmentéepermettant d'explorer des contenus virtuels placés dans l'espace physiqueautour ou à l'intérieur d'objets derrière une vitrine dans un contexte demédiation ou de performance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations sur la page de mon équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINT @ CRIStAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  ou sur ma </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Measures of Copresence in Co-located Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M. Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.11. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Design Process for 3D Interactions in Performing Arts : A Spatial Augmented Reality Cyber-Opera Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of Detail in Visual Augmentations for the Novice and Expert Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Music Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D interaction techniques for musical expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2019.1706584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF: A Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Music, Mind, and Embodiment, 9617, pp.153 - 166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46282-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Interfaces and Interactive 3D Environments for Immersive Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (5), pp.82 - 87. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2016.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction musicale numérique. Recréer les signaux du contrôle et de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.345-363. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.32.345-363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.409-427. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793351X12400132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with 3D Reactive Widgets for Musical Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.253-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinoGroove: Composing with Muscle and Motion in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Haering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Reality Audio-Visual Instruments: Design Framework and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use of Auditory Feedback as a Guide for 3D Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments (ICAT-EGVE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Immersion in Underground Quarries: An Innovative Exploration of Historical and Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bremard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.35-38, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multimodal Asynchronous Collaboration in VR Artistic Creation with SPARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3765998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPD / IVMI-BUILDER: A Libre Software Framework for Extended Reality Musical Instruments and Sonic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Linux Audio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MagneTip: Reintroducing a Physical Interaction Loop for 3D Musical Drawing in Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Utrecht (Netherlands), France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13904763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Drawing in 2D and 3D: Dimensions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audio Mostly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan (Italie), France. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678299.3678317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detjon Brahimaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Semail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine AFIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ines di Loreto, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrating shapes : Design and evolution of a spatial augmented reality interface for actuated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beuchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cambourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.c28dd323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Visualisation Level and Situational Visibility in Co-located Digital Musical Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.9d974714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Rhythm in Mid-air Gestures on the User Experience in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85613-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Control-Display Ratio on User Experience in Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealable Volume Displays: 3D Exploration of Mixed-Reality Public Exhibitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Guefrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lisbonne (Virtual ), Portugal. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR50410.2021.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Exploration of Volumetric Textures in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/92fbeb44.6607d04f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the semantic perceptual space of synthetic textures on an ultrasonic based haptic tablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dariosecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plénacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting & Openness: Dynamics of Collaboration Interfaces for Heterogeneous Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taxonomy of Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2020 - The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a SEAT on Stage : Restoring Trust with Spectator Experience Augmentation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Interactive Systems (DIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All You Need Is LOD : Levels of Detail in Visual Augmentations for the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference of New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Royal Birmingham Conservatoire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phone with the Flow: Combining Touch + Optical Flow in Mobile Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2018 - 18th International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Blacksburg, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revgest: Augmenting Gestural Musical Instruments with Revealed Virtual Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching Musical Interaction on Tactile Feedback Surfaces with Programmable Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzan Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bf-pd: Enabling Mediated Communication and Cooperation in Improvised Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Plenacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR 2017 - 13th International Symposium on Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Matosinhos, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ControllAR: Appropriation of Visual Feedback on Control Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Spaces and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2016, Niagara Falls, Canada. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2992154.2992170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liveness Through the Lens of Agency and Causality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Limerick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamir : Optical Manipulations using Dynamic Mirror Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Ranjan Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diptesh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOEUF : a Unified Framework for Modeling and Designing Digital Orchestras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Computer Music Multidisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflets: Combining and Revealing Spaces for Musical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Combining Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Karnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenography of immersive virtual musical instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR Workshop: Sonic Interaction in Virtual Environments (SIVE), 2014 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVE.2014.7006285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">libTuile : un moteur d'exécution multi-échelle de processus musicaux hiérarchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Denis, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouages: Revealing the Mechanisms of Digital Musical Instruments to the Audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Daejeon, South Korea. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807049v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T-Calculus : towards a structured programing of (musical) time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Orlarey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Boston, United States. pp.23-34, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505341.2505347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale design of interactive music systems : the libTuiles experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Synchronization of Audio or Symbolic Musical Patterns: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Tunnels: Advanced 3D graphical modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Symposium on 3D User Interfaces (3DUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, United States. pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Person Shooters as Collaborative Multiprocess Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruhiro Katayose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironori Wakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Totani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Oslo, Norway. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drile: An Immersive Environment for hierarchical live-looping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interface for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sydney, Australia. page 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining audiovisual mappings for 3D musical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, New york, United States. p 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piivert: Percussion-based Interaction for Immersive Virtual EnviRonmenTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, United States. p 15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Kian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVRC 2009 (EGVE - ICAT - EuroVR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des systèmes de visualisation immersif sur l'assemblage virtuel de fragments en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. p83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the 3D reactive widgets for musical performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Music (SBCM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Recife, Brazil. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widgets Réactifs 3D pour l’interaction musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMEA, Mar 2008, Albi, France. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction 3D pour la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 2emes Journées de lAFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.75 -- 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Passages : Une métaphore pour la Collaboration Musicale en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Plans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Lab to the Stage: Practical Considerations on Designing Performances with Immersive Virtual Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic Interactions In Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, In press, 978-3-031-04020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Augmented Familiarity of the Audience with Digital Musical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.558-573, 2018, 978-3-030-01691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAGRIP - Music : Attributed Agency through Grip Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an Immersive Mixed Reality Theater: Reconciling Artistic Intent and Technical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction, manipulation et visualisation de processus sonores dans des environnements virtuels immersifs pour la performance musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Sciences et Technologies - Bordeaux I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Interactions : Expression and Exploration in Mixed and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04425551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots d'ouverture de la journée d'accélération du secteur Musique, en collaboration avec La Chambre Syndicale de la Facture Instrumentale (CSFI), intitulée &amp;quot;La facture instrumentale : croisements et transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Baroux-Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="642EDC9D"/>
+    <w:nsid w:val="28AAF76E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-berthaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1273-0073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150316445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mint.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hitmuri.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan Arslan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2019.1706584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-0_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.96" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.345-363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X12400132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gruy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05497056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13904763" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678299.3678317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beuchey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.c28dd323" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.9d974714" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85613-7_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260466v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.6607d04f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Plenacoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2992154.2992170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coyle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Limerick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptesh Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222396v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez Plasencia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zappi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mazzanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006285" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807049v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Marshall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789189v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505341.2505347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698963v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiro Katayose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Wakama" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Totani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Sato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406390v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Plans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04425551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reyre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Baroux-Desvignes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-berthaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1273-0073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150316445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mint.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hitmuri.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagan Arslan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549194" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2019.1706584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-0_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2016.96" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.345-363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X12400132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609558v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615307v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gruy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05497056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3765998" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13904763" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678299.3678317" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beuchey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.c28dd323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.9d974714" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85613-7_13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Guefrech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pl&#233;nacoste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260466v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.6607d04f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dariosecq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395492" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzan Kalantari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Plenacoste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2992154.2992170" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coyle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Limerick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ranjan Sahoo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Mcintosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptesh Das" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222396v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez Plasencia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zappi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mazzanti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVE.2014.7006285" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807049v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Marshall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789189v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505341.2505347" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698963v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiro Katayose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Wakama" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Totani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Sato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522637v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406390v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Franco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desainte-Catherine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879603v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Plans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04425551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reyre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Baroux-Desvignes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>