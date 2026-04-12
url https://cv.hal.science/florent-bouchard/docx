--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -217,525 +217,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online change detection in SAR time-series with Kronecker product structured scaled Gaussian models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.109589. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (12), pp.9261-9276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694905v1</w:t>
+                <w:t xml:space="preserve">hal-04770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online change detection in SAR time-series with Kronecker product structured scaled Gaussian models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70 (12), pp.9261-9276. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.109589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770231v1</w:t>
+                <w:t xml:space="preserve">hal-04694905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273062v1</w:t>
+                <w:t xml:space="preserve">hal-03521278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521278v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Riemannian and non-Riemannian Optimisation, and Optimisation Geometry</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian geometry for compound Gaussian distributions: Application to recursive change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1432,3041 +1432,3283 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random matrix theory improved Fréchet mean of symmetric positive definite matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malik Tiomoko</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forty-first International Conference on Machine Learning (ICML 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694884v1</w:t>
+                <w:t xml:space="preserve">hal-05557963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Low-Rank Correlation Fitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+                <w:t xml:space="preserve">On the endmembers detection for hyperspectral imaging in the high-dimensional regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642652v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Standardization in Graph Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random matrix theory improved Fréchet mean of symmetric positive definite matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tiomoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forty-first International Conference on Machine Learning (ICML 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952046v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ayadi</w:t>
+                <w:t xml:space="preserve">Robust Low-Rank Correlation Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Ha Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Séoul, South Korea. pp.9416-9420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226626v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Laurent</w:t>
+                <w:t xml:space="preserve">Leveraging Standardization in Graph Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Ha Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2492-2496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228051v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graphical Factor Models with Riemannian Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249001v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical Wishart Distribution: Maximum Likelihood Estimator from Information Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213775v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Riemannienne pour l'apprentissage de graphes structurés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Learning Graphical Factor Models with Riemannian Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43421-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228029v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">Elliptical Wishart Distribution: Maximum Likelihood Estimator from Information Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909703⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856816v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Optimisation Riemannienne pour l'apprentissage de graphes structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.585-588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752879v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tyler-type estimator of location and scatter leveraging Riemannian optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414974⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144104v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Kronecker Product Structured Covariance Estimation with Riemannian geometry for t-distributed data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616101⟩</w:t>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521267v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tyler-type estimator of location and scatter leveraging Riemannian optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988356v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
+                <w:t xml:space="preserve">On-line Kronecker Product Structured Covariance Estimation with Riemannian geometry for t-distributed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
+              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.856-859, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571084v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
+                <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9052996⟩</w:t>
+              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571093v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Matrix Improved Covariance Estimation for a Large Class of Metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152121v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
+                <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9052996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388701v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+                <w:t xml:space="preserve">Random Matrix Improved Covariance Estimation for a Large Class of Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tiomoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591258v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cédric Richard; Marc Antonini, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591252v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de dimension pour la Séparation Aveugle de Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">, Cédric Richard; Marc Antonini, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589766v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de dimension pour la Séparation Aveugle de Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586939v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Joint Diagonalization According to the Natural Riemannian Distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551813v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closed-Form Unsupervised Geometry-Aware Dimensionality Reduction Method in the Riemannian Manifold of SPD Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2017 - 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037537⟩</w:t>
+              <w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gernot R. Müller-Putz, Sep 2017, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563153v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Bilinear Structure of Data with Approximate Joint Diagonalization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate Joint Diagonalization According to the Natural Riemannian Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.290-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357245v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Joint Diagonalization within the Riemannian Geometry Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Closed-Form Unsupervised Geometry-Aware Dimensionality Reduction Method in the Riemannian Manifold of SPD Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBC 2017 - 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2017, Jeju Island, South Korea. pp.3198-3201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining the Bilinear Structure of Data with Approximate Joint Diagonalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Korczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Malick</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2016, Budapest, Hungary. pp.667-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Joint Diagonalization within the Riemannian Geometry Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Korczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO 2016 - 24th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.210-214, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4476,137 +4718,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind separation with angular criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du labo L2S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4616,280 +4858,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fisher-Rao geometry of CES distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptical Distributions in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-52116-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARMAGNAC: A New Parametric Batch Normalization Layer for SPDNet Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie et optimisation riemannienne pour la diagonalisation conjointe : application à la séparation de sources d'électroencéphalogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAS030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02391422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5036,51 +5411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abcaf2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Afsari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2795539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_28" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760240" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02391422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abcaf2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Afsari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2795539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_28" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02391422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>