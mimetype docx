--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1466,269 +1466,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
+                <w:t xml:space="preserve">On the endmembers detection for hyperspectral imaging in the high-dimensional regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Grosso</w:t>
+                <w:t xml:space="preserve">Hugo Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Brigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557963v1</w:t>
+                <w:t xml:space="preserve">hal-05557969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the endmembers detection for hyperspectral imaging in the high-dimensional regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jeannin</w:t>
+                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Giremus</w:t>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557969v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random matrix theory improved Fréchet mean of symmetric positive definite matrices</w:t>
               </w:r>
@@ -2063,269 +2063,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ayadi</w:t>
+                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249018v1</w:t>
+                <w:t xml:space="preserve">hal-04228051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Laurent</w:t>
+                <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228051v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical Wishart Distribution: Maximum Likelihood Estimator from Information Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3794,51 +3794,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t>
+                <w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
@@ -3856,406 +3856,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gernot R. Müller-Putz, Sep 2017, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591252v1</w:t>
+                <w:t xml:space="preserve">hal-01591258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de dimension pour la Séparation Aveugle de Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">, Cédric Richard; Marc Antonini, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589766v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de dimension pour la Séparation Aveugle de Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586939v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591258v1</w:t>
+                <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Joint Diagonalization According to the Natural Riemannian Distance</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abcaf2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Afsari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2795539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_28" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02391422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abcaf2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Afsari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2795539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeannin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_28" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02391422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>