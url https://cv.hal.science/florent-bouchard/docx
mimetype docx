--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -451,291 +451,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521278v1</w:t>
+                <w:t xml:space="preserve">hal-03273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273062v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Riemannian and non-Riemannian Optimisation, and Optimisation Geometry</w:t>
               </w:r>
@@ -1466,269 +1466,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the endmembers detection for hyperspectral imaging in the high-dimensional regime</w:t>
+                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Jeannin</w:t>
+                <w:t xml:space="preserve">Elena Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Giremus</w:t>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557969v1</w:t>
+                <w:t xml:space="preserve">hal-05557963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the endmembers detection for hyperspectral imaging in the high-dimensional regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Grosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Brigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557963v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random matrix theory improved Fréchet mean of symmetric positive definite matrices</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Tiomoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forty-first International Conference on Machine Learning (ICML 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2063,334 +2063,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Laurent</w:t>
+                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228051v1</w:t>
+                <w:t xml:space="preserve">hal-04226626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">t-WDA: A novel Discriminant Analysis applied to EEG classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution matricielle t-Wishart : géométrie d'information, estimation et application pour la classification de signaux EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ayadi</w:t>
+                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226626v1</w:t>
+                <w:t xml:space="preserve">hal-04228051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Graphical Factor Models with Riemannian Optimization</w:t>
               </w:r>
@@ -2506,77 +2506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical Wishart Distribution: Maximum Likelihood Estimator from Information Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2725,347 +2725,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752879v1</w:t>
+                <w:t xml:space="preserve">hal-03856816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian classification of EEG signals with missing values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856816v1</w:t>
+                <w:t xml:space="preserve">hal-03752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tyler-type estimator of location and scatter leveraging Riemannian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3794,51 +3794,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t>
+                <w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
@@ -3856,406 +3856,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cédric Richard; Marc Antonini, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591258v1</w:t>
+                <w:t xml:space="preserve">hal-01591252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie Riemannienne appliquée à la réduction de la dimension de signaux EEG pour les interfaces cerveau-machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction de dimension pour la Séparation Aveugle de Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cédric Richard; Marc Antonini, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591252v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de dimension pour la Séparation Aveugle de Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589766v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Dimensionality Reduction for BCI classification using Riemannian geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BCI 2017 - 7th International Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gernot R. Müller-Putz, Sep 2017, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586939v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Joint Diagonalization According to the Natural Riemannian Distance</w:t>
               </w:r>
@@ -4771,51 +4771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du labo L2S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,140 +5131,277 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blind separation with angular criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L2S, CNRS, Supelec, Université Paris Sud. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068001v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie et optimisation riemannienne pour la diagonalisation conjointe : application à la séparation de sources d'électroencéphalogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018GREAS030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02391422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5411,51 +5548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abcaf2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Afsari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2795539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeannin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_28" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02391422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109589" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tiomoko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abcaf2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Afsari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1232838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2795539" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289799" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096222" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909703" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_28" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Korczowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068001v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02391422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>