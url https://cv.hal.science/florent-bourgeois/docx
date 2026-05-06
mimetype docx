--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bourgeois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florent BOURGEOIS, Prof., LGC, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My field of expertise is particulate process design and modelling, with emphasis on physico-chemical separation processes, comminution, solid-liquid separation, mineral liberation, texture modeling and sampling of minerals and solid wastes. The current focus of my research is CO2 utilization by mineralisation for production of alternative low-carbon construction materials, with projects dedicated to valorization of pyrometallurgical slags (eg. ferronickel slags from New-Caledonia), WtE residues (BA/FA) and concrete wastes. In addition to my involvement with development and promotion of the ETV (Environmental Technology Verification) scheme, I also contribute my experience in statistical data analysis to the area of probabilistic risk analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lgc.cnrs.fr/annuaire/florent-bourgeois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Performance Concrete Waste Upcycling Solution Using Microwaves and Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gurdjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbonated and raw ferronickel slags as cementing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater4030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: CO2 mineralization: A carbon storage technology for a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Prigiobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Todd Schaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1128721. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.1128721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten tailings issues and reprocessing solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals and Mineral Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mmm.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandranath Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustav Chaudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déchets et bénéfices environnementaux : un long fleuve pas si tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Queheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurédan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Journées thématiques AUGC - Analyse du Cycle de Vie, 40 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation intégrée des scories de la pyrométallurgie du nickel par minéralisation du CO2 - Évaluation technico-économique et environnementale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2020.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Probabilistic Bowtie Analysis with the Regulatory Risk Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uilian Berghahn Crija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Iddir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.919. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1977154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility Assessment of Heat Exchanger Networks: From a Thorough Data Extraction to Robustness Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Théry Hétreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hetreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.571-583. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Probabilistic Nucleation Modelling for the Analysis of Microfluidics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KONA Powder and Particle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.258-272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2018017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an attrition-leaching hybrid process for direct aqueous mineral carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 262, pp.716-726. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting high added-value from sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOS Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2013 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/tosf.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a microwave-assisted recycling process for the recovery of high-quality aggregates from concrete waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 126, pp. 90-98. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling-Oriented Investigation of Local Porosity Changes in Microwave Heated-Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona Powder and particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.247-264. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the concept ofmechanical texture in comminution: The case of concrete recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm S. Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 136, pp. 7-14. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ mineral carbonation for CO2 mitigation: Evaluation of mining waste resources, aqueous carbonation processability and life cycle assessment (Carmex project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical analysis and modeling of the Falcon concentrator for beneficiation of ultrafine particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 121, pp. 39-50. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the fish-hook effect in hydrocyclones a real phenomenon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun K. Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 237, pp.367-375. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of direct aqueous mineral carbonation using dissolution enhancing organic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334-346. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimation of sampling uncertainties for mycotoxins in cereal shipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey J. Lyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2012.675594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 92, pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microwave-assisted concrete recycling using single-particle testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 31, pp. 71-81. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2011.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficiation of concentrated ultrafine suspensions with a Falcon UF concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Institute of Mining Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Chemistry of Direct Aqueous Carbonation with Additives Through Geochemical Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3809-3816. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-by-Particle Reconstruction of Ultrafiltration Cakes in 3D from Binarized TEM Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (8), pp.1290-1296. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201000097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics based modelling of the Falcon concentrator for ultrafine particle beneficiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2009.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling multi-scale microstructures with combined Boolean random sets: A practical contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (10), pp.1390-1399. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the fundamentals of fine coal filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Barton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Preparation and Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07349349808945571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of fracture energy during single-particle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peter King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.353-357. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0892-6875(93)90015-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Mineral Liberation Analysis and Falcon gravity separation testing for reprocessing an ultrafine scheelite tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2026: XXX International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2026, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of carbonated ferronickel slag as supplementary cementing materials with improved carbon impact and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASCON 2023 - The International Conference on the Environmental and Technical Implications of Construction with Alternative Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced bowtie method for industrial risk analysis with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement : « Innovations et maîtrise des risques pour un avenir durable (Lambda Mu 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR : Institut pour la Maîtrise des Risques, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation and Captation of CO 2 : optimisation of a feasibilitry demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Cristian Lazaroiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 10th International Conference on ENERGY and ENVIRONMENT (CIEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIEM52821.2021.9614761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’une nouvelle filière de valorisation de déchets – Cas de la valorisation des scories de nickel en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème congrès-exposition de l'industrie minérale (SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l’Industrie Minérale, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of environmental technology verification through innovative training in response to urgent envrironmenal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Melero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Cañavate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valenccia, Spain. pp.2718-2723, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2020.0810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing interactivity into engineering courses with BERT-based Excel®-R applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WhyR ? 2019 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage des méthodes d'intelligence artificielle en génie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Negny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP Nantes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Innovation CCUS experts - Minéralisation du CO2 en carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du « Mission Innovation-CCUS experts Workshop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the link between processability and texture in multiphase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Comminution &amp; Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braunschweig, Germany. pp. 193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of numerical models on fragmentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belien Gezahengn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and grains 2013 : Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.907-910, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EX-SITU MINERAL CARBONATION: RESOURCES, PROCESS AND ENVIRONMENTAL ASSESSMENTS (CARMEX PROJECT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Accelerated Carbonation for Environmental and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling with discrete contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Sampling and Blending (WCSB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Santiago, Chile. pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the foundations of direct aqueous carbonation with dissolution enhancing organic salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEME10 (Accelerated Carbonation for Environmental and Materials Engineering 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Turku, Finland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the sampling constants for grains contaminated by mycotoxins and the impact on sampling precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gawalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Roscoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSB4, World Congress on Sampling and Blending</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Le Cap, South Africa. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reconstruction of Ultrafiltration Cakes from Binarised Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clifton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH 2009, International Conference &amp; Exhibition for Filtration and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wiesbaden, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation: a Performing Tool for Water Management in Tailings Impoundments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA ”10th International Mine Water Association Congress“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsbad, Czech Republic. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a population balance model for analysing a reactive fluidization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2023/050852. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP23306231. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bourgeois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florent BOURGEOIS, Prof., LGC, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My field of expertise is particulate process design and modelling, with emphasis on physico-chemical separation processes, comminution, solid-liquid separation, mineral liberation, texture modeling and sampling of minerals and solid wastes. The current focus of my research is CO2 utilization by mineralisation for production of alternative low-carbon construction materials, with projects dedicated to valorization of pyrometallurgical slags (eg. ferronickel slags from New-Caledonia), WtE residues (BA/FA) and concrete wastes. In addition to my involvement with development and promotion of the ETV (Environmental Technology Verification) scheme, I also contribute my experience in statistical data analysis to the area of probabilistic risk analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lgc.cnrs.fr/annuaire/florent-bourgeois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Performance Concrete Waste Upcycling Solution Using Microwaves and Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gurdjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbonated and raw ferronickel slags as cementing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater4030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: CO2 mineralization: A carbon storage technology for a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Prigiobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Todd Schaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1128721. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.1128721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten tailings issues and reprocessing solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals and Mineral Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mmm.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandranath Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustav Chaudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déchets et bénéfices environnementaux : un long fleuve pas si tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Queheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurédan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Journées thématiques AUGC - Analyse du Cycle de Vie, 40 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation intégrée des scories de la pyrométallurgie du nickel par minéralisation du CO2 - Évaluation technico-économique et environnementale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2020.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Probabilistic Bowtie Analysis with the Regulatory Risk Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uilian Berghahn Crija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Iddir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.919. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1977154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility Assessment of Heat Exchanger Networks: From a Thorough Data Extraction to Robustness Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Théry Hétreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hetreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.571-583. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Probabilistic Nucleation Modelling for the Analysis of Microfluidics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KONA Powder and Particle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.258-272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2018017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an attrition-leaching hybrid process for direct aqueous mineral carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 262, pp.716-726. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting high added-value from sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOS Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2013 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/tosf.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a microwave-assisted recycling process for the recovery of high-quality aggregates from concrete waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 126, pp. 90-98. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling-Oriented Investigation of Local Porosity Changes in Microwave Heated-Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona Powder and particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.247-264. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the concept ofmechanical texture in comminution: The case of concrete recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm S. Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 136, pp. 7-14. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ mineral carbonation for CO2 mitigation: Evaluation of mining waste resources, aqueous carbonation processability and life cycle assessment (Carmex project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical analysis and modeling of the Falcon concentrator for beneficiation of ultrafine particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 121, pp. 39-50. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the fish-hook effect in hydrocyclones a real phenomenon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun K. Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 237, pp.367-375. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of direct aqueous mineral carbonation using dissolution enhancing organic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334-346. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimation of sampling uncertainties for mycotoxins in cereal shipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey J. Lyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2012.675594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 92, pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microwave-assisted concrete recycling using single-particle testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 31, pp. 71-81. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2011.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficiation of concentrated ultrafine suspensions with a Falcon UF concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Institute of Mining Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Chemistry of Direct Aqueous Carbonation with Additives Through Geochemical Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3809-3816. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-by-Particle Reconstruction of Ultrafiltration Cakes in 3D from Binarized TEM Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (8), pp.1290-1296. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201000097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics based modelling of the Falcon concentrator for ultrafine particle beneficiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2009.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling multi-scale microstructures with combined Boolean random sets: A practical contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (10), pp.1390-1399. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the fundamentals of fine coal filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Barton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Preparation and Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07349349808945571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of fracture energy during single-particle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peter King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.353-357. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0892-6875(93)90015-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Mineral Liberation Analysis and Falcon gravity separation testing for reprocessing an ultrafine scheelite tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2026: XXX International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2026, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of carbonated ferronickel slag as supplementary cementing materials with improved carbon impact and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASCON 2023 - The International Conference on the Environmental and Technical Implications of Construction with Alternative Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced bowtie method for industrial risk analysis with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement : « Innovations et maîtrise des risques pour un avenir durable (Lambda Mu 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR : Institut pour la Maîtrise des Risques, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation and Captation of CO 2 : optimisation of a feasibilitry demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Cristian Lazaroiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 10th International Conference on ENERGY and ENVIRONMENT (CIEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIEM52821.2021.9614761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’une nouvelle filière de valorisation de déchets – Cas de la valorisation des scories de nickel en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème congrès-exposition de l'industrie minérale (SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l’Industrie Minérale, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of environmental technology verification through innovative training in response to urgent envrironmenal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Melero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Cañavate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valenccia, Spain. pp.2718-2723, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2020.0810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing interactivity into engineering courses with BERT-based Excel®-R applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WhyR ? 2019 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage des méthodes d'intelligence artificielle en génie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Negny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP Nantes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Innovation CCUS experts - Minéralisation du CO2 en carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du « Mission Innovation-CCUS experts Workshop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the link between processability and texture in multiphase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Comminution &amp; Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braunschweig, Germany. pp. 193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of numerical models on fragmentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belien Gezahengn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and grains 2013 : Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.907-910, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EX-SITU MINERAL CARBONATION: RESOURCES, PROCESS AND ENVIRONMENTAL ASSESSMENTS (CARMEX PROJECT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Accelerated Carbonation for Environmental and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling with discrete contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Sampling and Blending (WCSB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Santiago, Chile. pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the foundations of direct aqueous carbonation with dissolution enhancing organic salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEME10 (Accelerated Carbonation for Environmental and Materials Engineering 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Turku, Finland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the sampling constants for grains contaminated by mycotoxins and the impact on sampling precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gawalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Roscoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSB4, World Congress on Sampling and Blending</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Le Cap, South Africa. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reconstruction of Ultrafiltration Cakes from Binarised Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clifton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH 2009, International Conference &amp; Exhibition for Filtration and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wiesbaden, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation: a Performing Tool for Water Management in Tailings Impoundments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA ”10th International Mine Water Association Congress“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsbad, Czech Republic. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a population balance model for analysing a reactive fluidization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2023/050852. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP23306231. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/annuaire/florent-bourgeois/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gurdjos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03315-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Prigiobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1128721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deus Albert Msumange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Albert Msumange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mmm.2023.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uilian Berghahn Crija" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonfils" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lyman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/tosf.46" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lippiatt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2014016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. Powell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2014.09.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K. Majumder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.12.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.05.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Lyman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.675594" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2011.09.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000097" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41Q0M6WN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2009.03.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Barton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07349349808945571" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peter King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0892-6875(93)90015-F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Guy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Barnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Dumbrava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cristian Lazaroiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM52821.2021.9614761" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mu&#241;oz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Garrido" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Melero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Ca&#241;avate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2020.0810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gawalko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Roscoe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garapin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/annuaire/florent-bourgeois/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gurdjos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03315-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Prigiobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1128721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deus Albert Msumange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Albert Msumange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mmm.2023.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uilian Berghahn Crija" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonfils" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lyman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/tosf.46" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lippiatt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2014016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. Powell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2014.09.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K. Majumder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.12.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.05.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Lyman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.675594" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2011.09.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000097" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41Q0M6WN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2009.03.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Barton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07349349808945571" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peter King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0892-6875(93)90015-F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Guy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Barnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Dumbrava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cristian Lazaroiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM52821.2021.9614761" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mu&#241;oz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Garrido" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Melero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Ca&#241;avate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2020.0810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gawalko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Roscoe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garapin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>