--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bourgeois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florent BOURGEOIS, Prof., LGC, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My field of expertise is particulate process design and modelling, with emphasis on physico-chemical separation processes, comminution, solid-liquid separation, mineral liberation, texture modeling and sampling of minerals and solid wastes. The current focus of my research is CO2 utilization by mineralisation for production of alternative low-carbon construction materials, with projects dedicated to valorization of pyrometallurgical slags (eg. ferronickel slags from New-Caledonia), WtE residues (BA/FA) and concrete wastes. In addition to my involvement with development and promotion of the ETV (Environmental Technology Verification) scheme, I also contribute my experience in statistical data analysis to the area of probabilistic risk analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lgc.cnrs.fr/annuaire/florent-bourgeois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Performance Concrete Waste Upcycling Solution Using Microwaves and Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gurdjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbonated and raw ferronickel slags as cementing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater4030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: CO2 mineralization: A carbon storage technology for a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Prigiobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Todd Schaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1128721. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.1128721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten tailings issues and reprocessing solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals and Mineral Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mmm.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandranath Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustav Chaudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déchets et bénéfices environnementaux : un long fleuve pas si tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Queheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurédan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Journées thématiques AUGC - Analyse du Cycle de Vie, 40 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation intégrée des scories de la pyrométallurgie du nickel par minéralisation du CO2 - Évaluation technico-économique et environnementale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2020.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Probabilistic Bowtie Analysis with the Regulatory Risk Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uilian Berghahn Crija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Iddir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.919. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1977154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility Assessment of Heat Exchanger Networks: From a Thorough Data Extraction to Robustness Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Théry Hétreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hetreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.571-583. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Probabilistic Nucleation Modelling for the Analysis of Microfluidics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KONA Powder and Particle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.258-272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2018017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an attrition-leaching hybrid process for direct aqueous mineral carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 262, pp.716-726. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting high added-value from sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOS Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2013 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/tosf.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a microwave-assisted recycling process for the recovery of high-quality aggregates from concrete waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 126, pp. 90-98. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling-Oriented Investigation of Local Porosity Changes in Microwave Heated-Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona Powder and particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.247-264. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the concept ofmechanical texture in comminution: The case of concrete recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm S. Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 136, pp. 7-14. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ mineral carbonation for CO2 mitigation: Evaluation of mining waste resources, aqueous carbonation processability and life cycle assessment (Carmex project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical analysis and modeling of the Falcon concentrator for beneficiation of ultrafine particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 121, pp. 39-50. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the fish-hook effect in hydrocyclones a real phenomenon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun K. Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 237, pp.367-375. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of direct aqueous mineral carbonation using dissolution enhancing organic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334-346. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimation of sampling uncertainties for mycotoxins in cereal shipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey J. Lyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2012.675594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 92, pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microwave-assisted concrete recycling using single-particle testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 31, pp. 71-81. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2011.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficiation of concentrated ultrafine suspensions with a Falcon UF concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Institute of Mining Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Chemistry of Direct Aqueous Carbonation with Additives Through Geochemical Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3809-3816. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-by-Particle Reconstruction of Ultrafiltration Cakes in 3D from Binarized TEM Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (8), pp.1290-1296. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201000097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics based modelling of the Falcon concentrator for ultrafine particle beneficiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2009.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling multi-scale microstructures with combined Boolean random sets: A practical contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (10), pp.1390-1399. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the fundamentals of fine coal filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Barton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Preparation and Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07349349808945571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of fracture energy during single-particle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peter King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.353-357. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0892-6875(93)90015-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Mineral Liberation Analysis and Falcon gravity separation testing for reprocessing an ultrafine scheelite tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2026: XXX International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2026, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of carbonated ferronickel slag as supplementary cementing materials with improved carbon impact and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASCON 2023 - The International Conference on the Environmental and Technical Implications of Construction with Alternative Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced bowtie method for industrial risk analysis with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement : « Innovations et maîtrise des risques pour un avenir durable (Lambda Mu 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR : Institut pour la Maîtrise des Risques, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation and Captation of CO 2 : optimisation of a feasibilitry demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Cristian Lazaroiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 10th International Conference on ENERGY and ENVIRONMENT (CIEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIEM52821.2021.9614761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’une nouvelle filière de valorisation de déchets – Cas de la valorisation des scories de nickel en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème congrès-exposition de l'industrie minérale (SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l’Industrie Minérale, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of environmental technology verification through innovative training in response to urgent envrironmenal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Melero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Cañavate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valenccia, Spain. pp.2718-2723, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2020.0810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing interactivity into engineering courses with BERT-based Excel®-R applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WhyR ? 2019 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage des méthodes d'intelligence artificielle en génie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Negny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP Nantes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Innovation CCUS experts - Minéralisation du CO2 en carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du « Mission Innovation-CCUS experts Workshop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the link between processability and texture in multiphase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Comminution &amp; Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braunschweig, Germany. pp. 193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of numerical models on fragmentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belien Gezahengn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and grains 2013 : Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.907-910, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EX-SITU MINERAL CARBONATION: RESOURCES, PROCESS AND ENVIRONMENTAL ASSESSMENTS (CARMEX PROJECT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Accelerated Carbonation for Environmental and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling with discrete contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Sampling and Blending (WCSB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Santiago, Chile. pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the foundations of direct aqueous carbonation with dissolution enhancing organic salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEME10 (Accelerated Carbonation for Environmental and Materials Engineering 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Turku, Finland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the sampling constants for grains contaminated by mycotoxins and the impact on sampling precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gawalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Roscoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSB4, World Congress on Sampling and Blending</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Le Cap, South Africa. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reconstruction of Ultrafiltration Cakes from Binarised Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clifton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH 2009, International Conference &amp; Exhibition for Filtration and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wiesbaden, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation: a Performing Tool for Water Management in Tailings Impoundments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA ”10th International Mine Water Association Congress“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsbad, Czech Republic. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a population balance model for analysing a reactive fluidization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2023/050852. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP23306231. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bourgeois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florent BOURGEOIS, Prof., LGC, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My field of expertise is particulate process design and modelling, with emphasis on physico-chemical separation processes, comminution, solid-liquid separation, mineral liberation, texture modeling and sampling of minerals and solid wastes. The current focus of my research is CO2 utilization by mineralisation for production of alternative low-carbon construction materials, with projects dedicated to valorization of pyrometallurgical slags (eg. ferronickel slags from New-Caledonia), WtE residues (BA/FA) and concrete wastes. In addition to my involvement with development and promotion of the ETV (Environmental Technology Verification) scheme, I also contribute my experience in statistical data analysis to the area of probabilistic risk analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lgc.cnrs.fr/annuaire/florent-bourgeois/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Performance Concrete Waste Upcycling Solution Using Microwaves and Carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gurdjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of carbonated and raw ferronickel slags as cementing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater4030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: CO2 mineralization: A carbon storage technology for a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Prigiobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Todd Schaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1128721. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.1128721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten tailings issues and reprocessing solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Albert Msumange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals and Mineral Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mmm.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandranath Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustav Chaudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suman Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déchets et bénéfices environnementaux : un long fleuve pas si tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Queheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurédan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue: Journées thématiques AUGC - Analyse du Cycle de Vie, 40 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation intégrée des scories de la pyrométallurgie du nickel par minéralisation du CO2 - Évaluation technico-économique et environnementale territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recyclage et valorisation : revue de l'industrie minérale et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Exploration of the Integrated CO2 Mineralization Technological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2020.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing the Probabilistic Bowtie Analysis with the Regulatory Risk Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uilian Berghahn Crija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Iddir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.919. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1977154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility Assessment of Heat Exchanger Networks: From a Thorough Data Extraction to Robustness Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Théry Hétreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hetreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.571-583. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Probabilistic Nucleation Modelling for the Analysis of Microfluidics Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KONA Powder and Particle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.258-272. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2018017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an attrition-leaching hybrid process for direct aqueous mineral carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 262, pp.716-726. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting high added-value from sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOS Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2013 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/tosf.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ mineral carbonation for CO2 mitigation: Evaluation of mining waste resources, aqueous carbonation processability and life cycle assessment (Carmex project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a microwave-assisted recycling process for the recovery of high-quality aggregates from concrete waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 126, pp. 90-98. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling-Oriented Investigation of Local Porosity Changes in Microwave Heated-Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona Powder and particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.247-264. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14356/kona.2014016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the concept ofmechanical texture in comminution: The case of concrete recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm S. Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 136, pp. 7-14. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical analysis and modeling of the Falcon concentrator for beneficiation of ultrafine particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 121, pp. 39-50. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the fish-hook effect in hydrocyclones a real phenomenon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun K. Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 237, pp.367-375. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar Majumder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of direct aqueous mineral carbonation using dissolution enhancing organic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.334-346. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative estimation of sampling uncertainties for mycotoxins in cereal shipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey J. Lyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2012.675594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 92, pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microwave-assisted concrete recycling using single-particle testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 31, pp. 71-81. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2011.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficiation of concentrated ultrafine suspensions with a Falcon UF concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Institute of Mining Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Chemistry of Direct Aqueous Carbonation with Additives Through Geochemical Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3809-3816. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-by-Particle Reconstruction of Ultrafiltration Cakes in 3D from Binarized TEM Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (8), pp.1290-1296. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201000097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dynamics based modelling of the Falcon concentrator for ultrafine particle beneficiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2009.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling multi-scale microstructures with combined Boolean random sets: A practical contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (10), pp.1390-1399. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the fundamentals of fine coal filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Barton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Preparation and Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19, pp.9-31. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07349349808945571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of fracture energy during single-particle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peter King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.353-357. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0892-6875(93)90015-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Mineral Liberation Analysis and Falcon gravity separation testing for reprocessing an ultrafine scheelite tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2026: XXX International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2026, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of carbonated ferronickel slag as supplementary cementing materials with improved carbon impact and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASCON 2023 - The International Conference on the Environmental and Technical Implications of Construction with Alternative Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced bowtie method for industrial risk analysis with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Olivier-Maget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement : « Innovations et maîtrise des risques pour un avenir durable (Lambda Mu 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR : Institut pour la Maîtrise des Risques, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’une nouvelle filière de valorisation de déchets – Cas de la valorisation des scories de nickel en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème congrès-exposition de l'industrie minérale (SIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l’Industrie Minérale, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation and Captation of CO 2 : optimisation of a feasibilitry demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Cristian Lazaroiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 10th International Conference on ENERGY and ENVIRONMENT (CIEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIEM52821.2021.9614761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of environmental technology verification through innovative training in response to urgent envrironmenal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Melero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Cañavate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valenccia, Spain. pp.2718-2723, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2020.0810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing interactivity into engineering courses with BERT-based Excel®-R applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WhyR ? 2019 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage des méthodes d'intelligence artificielle en génie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Negny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP Nantes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Innovation CCUS experts - Minéralisation du CO2 en carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du « Mission Innovation-CCUS experts Workshop »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the link between processability and texture in multiphase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Lippiatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Comminution &amp; Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Braunschweig, Germany. pp. 193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of numerical models on fragmentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belien Gezahengn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and grains 2013 : Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.907-910, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EX-SITU MINERAL CARBONATION: RESOURCES, PROCESS AND ENVIRONMENTAL ASSESSMENTS (CARMEX PROJECT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Accelerated Carbonation for Environmental and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling with discrete contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Sampling and Blending (WCSB5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Santiago, Chile. pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the foundations of direct aqueous carbonation with dissolution enhancing organic salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEME10 (Accelerated Carbonation for Environmental and Materials Engineering 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Turku, Finland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the sampling constants for grains contaminated by mycotoxins and the impact on sampling precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Gawalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Roscoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSB4, World Congress on Sampling and Blending</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Le Cap, South Africa. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Reconstruction of Ultrafiltration Cakes from Binarised Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Clifton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTECH 2009, International Conference &amp; Exhibition for Filtration and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Wiesbaden, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation: a Performing Tool for Water Management in Tailings Impoundments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA ”10th International Mine Water Association Congress“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsbad, Czech Republic. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a population balance model for analysing a reactive fluidization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2023/050852. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de recyclage de déchets de béton de construction et/ou de démolition - aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Estel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gurdjos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP23306231. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Removal of oversize & recovery of particles from suspensions in the nano size range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/annuaire/florent-bourgeois/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gurdjos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03315-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Prigiobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1128721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deus Albert Msumange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Albert Msumange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mmm.2023.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uilian Berghahn Crija" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonfils" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lyman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/tosf.46" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lippiatt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2014016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. Powell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2014.09.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K. Majumder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.12.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.05.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Lyman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.675594" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2011.09.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000097" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41Q0M6WN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2009.03.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Barton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07349349808945571" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peter King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0892-6875(93)90015-F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Guy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Barnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Dumbrava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cristian Lazaroiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM52821.2021.9614761" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mu&#241;oz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Garrido" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Melero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Ca&#241;avate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2020.0810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gawalko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Roscoe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garapin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/annuaire/florent-bourgeois/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gurdjos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03315-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Prigiobbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Todd Schaef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1128721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deus Albert Msumange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Albert Msumange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mmm.2023.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Queheille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;dan Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Qu&#233;heille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uilian Berghahn Crija" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Olivier-Maget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gabas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Payet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Th&#233;ry H&#233;treux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonfils" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lyman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/tosf.46" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lippiatt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.11.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2014016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm S. Powell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2014.09.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K. Majumder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.12.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.05.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J. Lyman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.675594" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2011.09.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000097" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41Q0M6WN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2009.03.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Barton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07349349808945571" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peter King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0892-6875(93)90015-F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Guy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud de Barnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04394143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Dumbrava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cristian Lazaroiu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIEM52821.2021.9614761" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Mu&#241;oz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Garrido" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Melero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Ca&#241;avate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2020.0810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gawalko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Roscoe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Clifton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garapin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurdjos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guiraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>