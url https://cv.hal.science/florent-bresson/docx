--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bresson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, HDRUniversité Clermont AuvergneEcole d'Economie & CERDI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9410-1328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157785505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of inequality changes in terms of poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When more does not necessarily mean better: Health-related illfare comparisons with non-monotone welbeing relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté : à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre général pour le calcul des élasticités inégalités de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty: Looking for the Real Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème conférence de l’ICDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ECINEQ 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of povery reduction: What can be expected from relative distribution changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72e congrès annuel de l’AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Sciences Economiques, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Income and wealth inequality: drivers and consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdansk University of Technology et le Luxembourg Income Study (LIS), Sep 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECINEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Economic Inequality (ECINEQ), Jul 2023, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Bipolarization Orderings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IARIW General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de a Chine est-il soutenable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of the Society for the Study of Economic Inequality (ECINEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production textile à Sfax : le développement territorial à l'épreuve de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR CNRS-EMMA "Le partenariat euro-méditerranéen : construction régionale ou dilution dans la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté, inégalités et développement : entretien avec François Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarization in ten Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 33 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edd.373.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing poverty variations: A robustness assessment of the MDGs' achievements with respect to poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal pro-poorness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Palmisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.65-96. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-018-1140-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When More Does Not Necessarily Mean Better: Health-Related Illfare Comparisons with Non-Monotone Well-Being Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (51), pp.145-178. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (3), pp.567-616. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-014-0855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE “PRO-POORNESS” OF GROWTH IN A MULTIDIMENSIONAL CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2011.00482.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the &amp;quot;Pro-Poorness&amp;quot; of growth in a multidimensional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional analysis of poverty in China from 1991 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.646-668. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Inequality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.71-100. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10888-008-9107-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ESTIMATION OF GROWTH AND INEQUALITY ELASTICITIES OF POVERTY WITH GROUPED DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (2), pp.266-302. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2009.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération industrielle et développement territorial : le textile et l'habillement à Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty analysis: Growth pro-poorness, multidimensionality, intertemporality, and ethical robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Clermont Auvergne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04997369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sans mesure : le cas de l'extrême pauvreté mondiale durant les OMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty has Declined, but What about the Burden of Non-Extreme Poverty? Generalized Dominance Criteria for Convex Subsets within the Poverty Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Rodriguez; John Bishop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Wellbeing and Inequality Papers from the Fifth ECINEQ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Emerald, pp.147-184, 2014, Research on Economic Inequality, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1049-258520140000022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and Sectoral Distribution of Poverty in Lebanon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Makdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Yazbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion Around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic and Robust Multidimensional Poverty Measurements in five Southern Mediterranean Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-42, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du développement financier sur les inégalités au travers des investissements productifs et éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plane P., Decaluwé B., Mourji F. (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Développement face à la Pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer US, 2013, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5263-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.373, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais sur les méthodes d'analyse des variations de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Auvergne - Clermont-Ferrand I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00196851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bresson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, HDRUniversité Clermont AuvergneEcole d'Economie & CERDI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9410-1328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157785505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème conférence de l’ICDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ECINEQ 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of povery reduction: What can be expected from relative distribution changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72e congrès annuel de l’AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Sciences Economiques, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECINEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Economic Inequality (ECINEQ), Jul 2023, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Income and wealth inequality: drivers and consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdansk University of Technology et le Luxembourg Income Study (LIS), Sep 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Bipolarization Orderings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IARIW General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de a Chine est-il soutenable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of the Society for the Study of Economic Inequality (ECINEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production textile à Sfax : le développement territorial à l'épreuve de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR CNRS-EMMA "Le partenariat euro-méditerranéen : construction régionale ou dilution dans la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of inequality changes in terms of poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When more does not necessarily mean better: Health-related illfare comparisons with non-monotone welbeing relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre général pour le calcul des élasticités inégalités de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty: Looking for the Real Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté : à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté, inégalités et développement : entretien avec François Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarization in ten Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 33 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edd.373.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing poverty variations: A robustness assessment of the MDGs' achievements with respect to poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal pro-poorness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Palmisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.65-96. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-018-1140-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When More Does Not Necessarily Mean Better: Health-Related Illfare Comparisons with Non-Monotone Well-Being Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (51), pp.145-178. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (3), pp.567-616. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-014-0855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE “PRO-POORNESS” OF GROWTH IN A MULTIDIMENSIONAL CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2011.00482.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the &amp;quot;Pro-Poorness&amp;quot; of growth in a multidimensional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional analysis of poverty in China from 1991 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.646-668. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Inequality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.71-100. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10888-008-9107-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ESTIMATION OF GROWTH AND INEQUALITY ELASTICITIES OF POVERTY WITH GROUPED DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (2), pp.266-302. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2009.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération industrielle et développement territorial : le textile et l'habillement à Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty analysis: Growth pro-poorness, multidimensionality, intertemporality, and ethical robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Clermont Auvergne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04997369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sans mesure : le cas de l'extrême pauvreté mondiale durant les OMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty has Declined, but What about the Burden of Non-Extreme Poverty? Generalized Dominance Criteria for Convex Subsets within the Poverty Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Rodriguez; John Bishop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Wellbeing and Inequality Papers from the Fifth ECINEQ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Emerald, pp.147-184, 2014, Research on Economic Inequality, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1049-258520140000022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and Sectoral Distribution of Poverty in Lebanon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Makdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Yazbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion Around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic and Robust Multidimensional Poverty Measurements in five Southern Mediterranean Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-42, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du développement financier sur les inégalités au travers des investissements productifs et éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plane P., Decaluwé B., Mourji F. (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Développement face à la Pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer US, 2013, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5263-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.373, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais sur les méthodes d'analyse des variations de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Auvergne - Clermont-Ferrand I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00196851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7132F7"/>
+    <w:nsid w:val="F07C5C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9410-1328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157785505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05229456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Apablaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Yalonetzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828049v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duclos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Labart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kosny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaffai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourguignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.373.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Palmisano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1140-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0855-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berenger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00482.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKBDX5M4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2011.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-008-9107-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78MPFD3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2009.00311.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G1C7J1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04997369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1049-258520140000022004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Yazbeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5263-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9410-1328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157785505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kosny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Yalonetzky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Labart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaffai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05229456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Apablaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duclos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourguignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.373.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Palmisano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1140-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0855-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berenger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00482.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKBDX5M4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2011.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-008-9107-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78MPFD3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2009.00311.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G1C7J1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04997369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1049-258520140000022004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Yazbeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5263-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>