--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bresson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, HDRUniversité Clermont AuvergneEcole d'Economie & CERDI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9410-1328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157785505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème conférence de l’ICDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ECINEQ 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of povery reduction: What can be expected from relative distribution changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72e congrès annuel de l’AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Sciences Economiques, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECINEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Economic Inequality (ECINEQ), Jul 2023, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Income and wealth inequality: drivers and consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdansk University of Technology et le Luxembourg Income Study (LIS), Sep 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Bipolarization Orderings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IARIW General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de a Chine est-il soutenable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of the Society for the Study of Economic Inequality (ECINEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production textile à Sfax : le développement territorial à l'épreuve de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR CNRS-EMMA "Le partenariat euro-méditerranéen : construction régionale ou dilution dans la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of inequality changes in terms of poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When more does not necessarily mean better: Health-related illfare comparisons with non-monotone welbeing relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre général pour le calcul des élasticités inégalités de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty: Looking for the Real Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté : à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté, inégalités et développement : entretien avec François Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarization in ten Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 33 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edd.373.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing poverty variations: A robustness assessment of the MDGs' achievements with respect to poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal pro-poorness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Palmisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.65-96. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-018-1140-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When More Does Not Necessarily Mean Better: Health-Related Illfare Comparisons with Non-Monotone Well-Being Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (51), pp.145-178. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (3), pp.567-616. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-014-0855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE “PRO-POORNESS” OF GROWTH IN A MULTIDIMENSIONAL CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2011.00482.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the &amp;quot;Pro-Poorness&amp;quot; of growth in a multidimensional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional analysis of poverty in China from 1991 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.646-668. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Inequality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.71-100. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10888-008-9107-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ESTIMATION OF GROWTH AND INEQUALITY ELASTICITIES OF POVERTY WITH GROUPED DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (2), pp.266-302. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2009.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération industrielle et développement territorial : le textile et l'habillement à Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty analysis: Growth pro-poorness, multidimensionality, intertemporality, and ethical robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Clermont Auvergne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04997369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sans mesure : le cas de l'extrême pauvreté mondiale durant les OMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty has Declined, but What about the Burden of Non-Extreme Poverty? Generalized Dominance Criteria for Convex Subsets within the Poverty Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Rodriguez; John Bishop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Wellbeing and Inequality Papers from the Fifth ECINEQ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Emerald, pp.147-184, 2014, Research on Economic Inequality, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1049-258520140000022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and Sectoral Distribution of Poverty in Lebanon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Makdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Yazbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion Around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic and Robust Multidimensional Poverty Measurements in five Southern Mediterranean Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-42, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du développement financier sur les inégalités au travers des investissements productifs et éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plane P., Decaluwé B., Mourji F. (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Développement face à la Pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer US, 2013, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5263-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.373, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais sur les méthodes d'analyse des variations de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Auvergne - Clermont-Ferrand I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00196851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Bresson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, HDRUniversité Clermont AuvergneEcole d'Economie & CERDI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9410-1328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157785505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=zaTPhTsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème conférence de l’ICDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of poverty reduction: What can be expected from inequality changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ECINEQ 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of povery reduction: What can be expected from relative distribution changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72e congrès annuel de l’AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Sciences Economiques, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Income and wealth inequality: drivers and consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdansk University of Technology et le Luxembourg Income Study (LIS), Sep 2023, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarisation measurement: A two-income approach with an application to nine Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECINEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Study of Economic Inequality (ECINEQ), Jul 2023, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Bipolarization Orderings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IARIW General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de a Chine est-il soutenable ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of the Society for the Study of Economic Inequality (ECINEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production textile à Sfax : le développement territorial à l'épreuve de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR CNRS-EMMA "Le partenariat euro-méditerranéen : construction régionale ou dilution dans la mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of inequality changes in terms of poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When more does not necessarily mean better: Health-related illfare comparisons with non-monotone welbeing relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre général pour le calcul des élasticités inégalités de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Leftist”, “Rightist” and Intermediate Decompositions of Poverty Variations with an Application to China from 1990 to 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty: Looking for the Real Elasticities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté : à la recherche des élasticités réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvreté, inégalités et développement : entretien avec François Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolarization in ten Sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 33 (3), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edd.373.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing poverty variations: A robustness assessment of the MDGs' achievements with respect to poverty alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal pro-poorness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Palmisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.65-96. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-018-1140-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When More Does Not Necessarily Mean Better: Health-Related Illfare Comparisons with Non-Monotone Well-Being Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Apablaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Yalonetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (51), pp.145-178. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertemporal poverty comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (3), pp.567-616. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-014-0855-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the &amp;quot;Pro-Poorness&amp;quot; of growth in a multidimensional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE “PRO-POORNESS” OF GROWTH IN A MULTIDIMENSIONAL CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.457-480. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2011.00482.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional analysis of poverty in China from 1991 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Labart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.646-668. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general class of inequality elasticities of poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Inequality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.71-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10888-008-9107-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ESTIMATION OF GROWTH AND INEQUALITY ELASTICITIES OF POVERTY WITH GROUPED DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (2), pp.266-302. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4991.2009.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération industrielle et développement territorial : le textile et l'habillement à Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaffai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty analysis: Growth pro-poorness, multidimensionality, intertemporality, and ethical robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Clermont Auvergne, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04997369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sans mesure : le cas de l'extrême pauvreté mondiale durant les OMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty has Declined, but What about the Burden of Non-Extreme Poverty? Generalized Dominance Criteria for Convex Subsets within the Poverty Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Rodriguez; John Bishop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Wellbeing and Inequality Papers from the Fifth ECINEQ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Emerald, pp.147-184, 2014, Research on Economic Inequality, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1049-258520140000022004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and Sectoral Distribution of Poverty in Lebanon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Makdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Yazbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion Around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-142, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic and Robust Multidimensional Poverty Measurements in five Southern Mediterranean Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenger V. &amp; F. Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-42, 2013, Series: Economic Studies in Inequality, Social Exclusion and Well-Being, Vol. 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du développement financier sur les inégalités au travers des investissements productifs et éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plane P., Decaluwé B., Mourji F. (dirs.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Développement face à la Pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer US, 2013, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5263-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Social Exclusion around the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.373, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais sur les méthodes d'analyse des variations de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Auvergne - Clermont-Ferrand I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00196851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F07C5C6F"/>
+    <w:nsid w:val="7796160C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9410-1328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157785505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kosny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Yalonetzky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Labart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaffai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05229456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Apablaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duclos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourguignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.373.0023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Palmisano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1140-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0855-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berenger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00482.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKBDX5M4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2011.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-008-9107-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78MPFD3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2009.00311.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G1C7J1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04997369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1049-258520140000022004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Yazbeck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5263-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9410-1328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157785505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=zaTPhTsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bresson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04310091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kosny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Yalonetzky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Labart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaffai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05229456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Apablaza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourguignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.373.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Palmisano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1140-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12221" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0855-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2011.00482.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKBDX5M4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2011.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10888-008-9107-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78MPFD3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4991.2009.00311.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G1C7J1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04997369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1049-258520140000022004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Makdissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Yazbeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5263-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>