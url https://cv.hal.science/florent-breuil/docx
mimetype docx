--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078710723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes collaboratives, systèmes d'information pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NUMÉROs 96-97, pp. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00978365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un partenariat de type II avec Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88-89, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00641229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Numéro 87, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00600992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information pour le développement durable dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, numéro 64, pp.ISSN 0840-7827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence du français dans l'Internet de l'environnement et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°55-56-57 Numéro spécial Sommet de Johannesburg, pp 225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00725873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau francophone de l’innovation &amp;quot;Etat des lieux du projet de Réseau francophone de l’innovation et fonctionnement de la plateforme numérique Atelier FINNOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Opportunités partenariales de coopération scientifique et technologique au service des populations rurales et du monde agricole : échanges avec les organisations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallonie-Bruxelles International (WBI), Jun 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora21.org Écosystème de connaissance pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone préparatoire à Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des connaissances environnementales (données et modèles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan statistique de Médiaterre sur 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre, 4ème session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre : le système d'information mondial francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Tunisienne, "Recherche Scientifique et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : Quelles avancées pour les usages de l'Internet d'aujourd'hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du réseau Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e session de la Conférence des Parties de la Convention cadre des Nations unies sur les changements climatiques et de la première session de la Réunion des Parties du Protocole de Kyoto (Montréal, Canada-Québec, du 28 novembre au 9 décembre 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montréal, Canada. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Système d'information mondial francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Normes et responsabilité sociétale pour le développement durable dans l'espace francophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre le Système d'Information Mondial Francophone pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Développement durable : leçons et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ougadougou, Burkina Faso. A4 - Technologies de l'information et de la communication et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Sommet de la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene : Un logiciel pour la quantification des rejets d'assainissement au milieu naturel. Application au département de Seine St Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 1998 : les nouvelles technologies en assainissement pluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des actions des villes pour le développement durable, essai de typologie des agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges du 20 avril 1998, Atelier n° 1 " Les outils et démarches en vue de la réalisation d'agendas 21 locaux "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00858778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réseau de centres de ressources sur l’écoconception dans l’espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayer Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole intégré d’excellence pour l’énergie (PIEE) : une initiative stratégique pour l’Afrique de l’Ouest et une approche généralisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarr Secou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabo Ibrahima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Noël Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail du réseau francophone de l’innovation (FINNOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction 21 : Le portail de la construction durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappe Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la Francophonie en développement durable, 20 ans après le Sommet de la Terre (Rio, 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibi Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc de Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Habib Benessahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'Energie et de l'Environnement de la Francophonie, 148p, 2012, Points de repère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00811365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Source de compétitivité pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO, La Documentation Française, 189p, 2012, Regards sur les PME, OSEO, 2110092203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00747001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STIC pour l'environnement 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transvalor - Presses des Mines, pp.342, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale : Terminologie en français de la R.S. pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perfection Design (Canada-Québec), 105 p., 2007, Collection Point de repère 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afnor, pp.300P, 2004, ISBN : 2-12-486933-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MultiMondes, pp.300P, 2004, ISBN 2-89544-065-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME 2011 : Rapport sur l'évolution des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.179-197, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données environnementales : un capital à conserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes Environnement, pp.230-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00587881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zincheria : Mise en situation professionnelle pour des élèves ingénieurs ou des étudiants de master 2 de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Douart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux, géographie et citoyenneté : de l'école à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions S. Arslan, 191 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAR : Approche systémique d'analyse de risques pilotée par modèle XRISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Momm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00912504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rio 1992 à Rio 2012 : Vingt ans de développement durable en 30 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kemouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ahyerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPASEL : Outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête d'évaluation de la pertinence et de la lisibilité des thématiques de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLEN : Modèle de prévision de la présence de pollens dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l'utilisation des thématiques de Médiaterre, Echantillonnage sur les mois de mai et juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00423301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Emergence : Développement d'un outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - CD-ROM SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - Site Internet SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Diagnostic SD 21000 Carrières & Centrales Béton Prêt à l'Emploi Cemex France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête de satisfaction des utilisateurs du réseau de sites Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;l'étudiant candide&amp;quot; à &amp;quot;l'ingénieur responsable&amp;quot; : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des hydrosystèmes urbains et négociation territoriale, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation technique de Médiaterre - aide à la gestion à l'usage des modérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire : l'interface entre le territoire et ses entreprises, un élément de la maîtrise des impacts environnementaux des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre- Système mondial d'information francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, Les enjeux du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recueil de données pour le suivi des cathéters veineux centraux dans deux unités de réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, La SD21000 appliquée au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lanteigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chasseigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Information et Technologies pour l'Environnement : Produire, traiter et diffuser l'information à destination des acteurs industriels et publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, un défi pour le 21 ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommet Mondial pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail francophone préparatoire au Sommet Mondial sur le Développement Durable de Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2017, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2016, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2015, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2014, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2014, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot; Verdissement de l'économie, quels nouveaux emplois et quelle gestion prévisionnelle des compétences dans les activités de &amp;quot; l'écoconstruction &amp;quot; dans la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2013, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediaterre Rapport technique final d'exécution du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première phase d'activités préparatoires de déploiement et d'animation de la plateforme Agora21 en vue du Forum francophone préparatoire à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUETE LECTEURS MEDIATERRE 2011 &amp;quot; Mediaterre et vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATISTIQUES et INDICATEURS MEDIATERRE 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du Programme Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot;Rio+20 et les Objectifs du Millénaire pour le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00720961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et méthode de comparaison des Agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00727410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078710723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes collaboratives, systèmes d'information pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NUMÉROs 96-97, pp. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00978365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un partenariat de type II avec Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88-89, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00641229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Numéro 87, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00600992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information pour le développement durable dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, numéro 64, pp.ISSN 0840-7827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence du français dans l'Internet de l'environnement et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°55-56-57 Numéro spécial Sommet de Johannesburg, pp 225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00725873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau francophone de l’innovation &amp;quot;Etat des lieux du projet de Réseau francophone de l’innovation et fonctionnement de la plateforme numérique Atelier FINNOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Opportunités partenariales de coopération scientifique et technologique au service des populations rurales et du monde agricole : échanges avec les organisations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallonie-Bruxelles International (WBI), Jun 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora21.org Écosystème de connaissance pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone préparatoire à Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des connaissances environnementales (données et modèles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan statistique de Médiaterre sur 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre, 4ème session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre : le système d'information mondial francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Tunisienne, "Recherche Scientifique et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : Quelles avancées pour les usages de l'Internet d'aujourd'hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du réseau Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e session de la Conférence des Parties de la Convention cadre des Nations unies sur les changements climatiques et de la première session de la Réunion des Parties du Protocole de Kyoto (Montréal, Canada-Québec, du 28 novembre au 9 décembre 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montréal, Canada. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Système d'information mondial francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Normes et responsabilité sociétale pour le développement durable dans l'espace francophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre le Système d'Information Mondial Francophone pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Développement durable : leçons et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ougadougou, Burkina Faso. A4 - Technologies de l'information et de la communication et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Sommet de la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene : Un logiciel pour la quantification des rejets d'assainissement au milieu naturel. Application au département de Seine St Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 1998 : les nouvelles technologies en assainissement pluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des actions des villes pour le développement durable, essai de typologie des agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges du 20 avril 1998, Atelier n° 1 " Les outils et démarches en vue de la réalisation d'agendas 21 locaux "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00858778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réseau de centres de ressources sur l’écoconception dans l’espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayer Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction 21 : Le portail de la construction durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappe Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail du réseau francophone de l’innovation (FINNOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole intégré d’excellence pour l’énergie (PIEE) : une initiative stratégique pour l’Afrique de l’Ouest et une approche généralisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarr Secou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabo Ibrahima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Noël Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la Francophonie en développement durable, 20 ans après le Sommet de la Terre (Rio, 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibi Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc de Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Habib Benessahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'Energie et de l'Environnement de la Francophonie, 148p, 2012, Points de repère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00811365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Source de compétitivité pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO, La Documentation Française, 189p, 2012, Regards sur les PME, OSEO, 2110092203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00747001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STIC pour l'environnement 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transvalor - Presses des Mines, pp.342, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale : Terminologie en français de la R.S. pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perfection Design (Canada-Québec), 105 p., 2007, Collection Point de repère 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afnor, pp.300P, 2004, ISBN : 2-12-486933-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MultiMondes, pp.300P, 2004, ISBN 2-89544-065-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données environnementales : un capital à conserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes Environnement, pp.230-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00587881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME 2011 : Rapport sur l'évolution des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.179-197, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zincheria : Mise en situation professionnelle pour des élèves ingénieurs ou des étudiants de master 2 de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Douart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux, géographie et citoyenneté : de l'école à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions S. Arslan, 191 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAR : Approche systémique d'analyse de risques pilotée par modèle XRISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Momm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00912504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rio 1992 à Rio 2012 : Vingt ans de développement durable en 30 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kemouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ahyerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête d'évaluation de la pertinence et de la lisibilité des thématiques de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPASEL : Outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLEN : Modèle de prévision de la présence de pollens dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l'utilisation des thématiques de Médiaterre, Echantillonnage sur les mois de mai et juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00423301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Emergence : Développement d'un outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - Site Internet SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - CD-ROM SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Diagnostic SD 21000 Carrières & Centrales Béton Prêt à l'Emploi Cemex France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête de satisfaction des utilisateurs du réseau de sites Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;l'étudiant candide&amp;quot; à &amp;quot;l'ingénieur responsable&amp;quot; : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, La SD21000 appliquée au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lanteigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chasseigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre- Système mondial d'information francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, Les enjeux du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recueil de données pour le suivi des cathéters veineux centraux dans deux unités de réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire : l'interface entre le territoire et ses entreprises, un élément de la maîtrise des impacts environnementaux des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation technique de Médiaterre - aide à la gestion à l'usage des modérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des hydrosystèmes urbains et négociation territoriale, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Information et Technologies pour l'Environnement : Produire, traiter et diffuser l'information à destination des acteurs industriels et publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, un défi pour le 21 ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommet Mondial pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail francophone préparatoire au Sommet Mondial sur le Développement Durable de Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2017, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2016, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2015, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2014, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2014, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot; Verdissement de l'économie, quels nouveaux emplois et quelle gestion prévisionnelle des compétences dans les activités de &amp;quot; l'écoconstruction &amp;quot; dans la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2013, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediaterre Rapport technique final d'exécution du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUETE LECTEURS MEDIATERRE 2011 &amp;quot; Mediaterre et vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première phase d'activités préparatoires de déploiement et d'animation de la plateforme Agora21 en vue du Forum francophone préparatoire à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATISTIQUES et INDICATEURS MEDIATERRE 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du Programme Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot;Rio+20 et les Objectifs du Millénaire pour le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00720961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et méthode de comparaison des Agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00727410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95ECCB38"/>
+    <w:nsid w:val="973DCF82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-breuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078710723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00978365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00641229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00600992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00725873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-N. Jail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Husseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cogerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Samuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Secou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabo Ibrahima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sempore Francis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Jail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cocconcelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappe V&#233;ronique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00811365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Bonfils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc de Comarmond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Benessahraoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00587881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Douart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00912504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kemouo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ahyerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00423301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gilfaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessenay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lanteigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chasseigneaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grinand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00768447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-breuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078710723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00978365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00641229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00600992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00725873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-N. Jail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Husseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cogerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Samuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappe V&#233;ronique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cocconcelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Secou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabo Ibrahima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sempore Francis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Jail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00811365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Bonfils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc de Comarmond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Benessahraoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00587881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Douart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00912504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kemouo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ahyerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00423301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gilfaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessenay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lanteigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chasseigneaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grinand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00768447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>