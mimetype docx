--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078710723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes collaboratives, systèmes d'information pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NUMÉROs 96-97, pp. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00978365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un partenariat de type II avec Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88-89, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00641229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Numéro 87, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00600992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information pour le développement durable dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, numéro 64, pp.ISSN 0840-7827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence du français dans l'Internet de l'environnement et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°55-56-57 Numéro spécial Sommet de Johannesburg, pp 225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00725873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau francophone de l’innovation &amp;quot;Etat des lieux du projet de Réseau francophone de l’innovation et fonctionnement de la plateforme numérique Atelier FINNOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Opportunités partenariales de coopération scientifique et technologique au service des populations rurales et du monde agricole : échanges avec les organisations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallonie-Bruxelles International (WBI), Jun 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora21.org Écosystème de connaissance pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone préparatoire à Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des connaissances environnementales (données et modèles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan statistique de Médiaterre sur 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre, 4ème session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre : le système d'information mondial francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Tunisienne, "Recherche Scientifique et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : Quelles avancées pour les usages de l'Internet d'aujourd'hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du réseau Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e session de la Conférence des Parties de la Convention cadre des Nations unies sur les changements climatiques et de la première session de la Réunion des Parties du Protocole de Kyoto (Montréal, Canada-Québec, du 28 novembre au 9 décembre 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montréal, Canada. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Système d'information mondial francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Normes et responsabilité sociétale pour le développement durable dans l'espace francophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre le Système d'Information Mondial Francophone pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Développement durable : leçons et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ougadougou, Burkina Faso. A4 - Technologies de l'information et de la communication et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Sommet de la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene : Un logiciel pour la quantification des rejets d'assainissement au milieu naturel. Application au département de Seine St Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 1998 : les nouvelles technologies en assainissement pluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des actions des villes pour le développement durable, essai de typologie des agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges du 20 avril 1998, Atelier n° 1 " Les outils et démarches en vue de la réalisation d'agendas 21 locaux "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00858778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réseau de centres de ressources sur l’écoconception dans l’espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayer Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction 21 : Le portail de la construction durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappe Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail du réseau francophone de l’innovation (FINNOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole intégré d’excellence pour l’énergie (PIEE) : une initiative stratégique pour l’Afrique de l’Ouest et une approche généralisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarr Secou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabo Ibrahima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Noël Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la Francophonie en développement durable, 20 ans après le Sommet de la Terre (Rio, 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibi Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc de Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Habib Benessahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'Energie et de l'Environnement de la Francophonie, 148p, 2012, Points de repère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00811365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Source de compétitivité pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO, La Documentation Française, 189p, 2012, Regards sur les PME, OSEO, 2110092203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00747001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STIC pour l'environnement 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transvalor - Presses des Mines, pp.342, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale : Terminologie en français de la R.S. pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perfection Design (Canada-Québec), 105 p., 2007, Collection Point de repère 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afnor, pp.300P, 2004, ISBN : 2-12-486933-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MultiMondes, pp.300P, 2004, ISBN 2-89544-065-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données environnementales : un capital à conserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes Environnement, pp.230-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00587881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME 2011 : Rapport sur l'évolution des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.179-197, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zincheria : Mise en situation professionnelle pour des élèves ingénieurs ou des étudiants de master 2 de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Douart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux, géographie et citoyenneté : de l'école à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions S. Arslan, 191 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAR : Approche systémique d'analyse de risques pilotée par modèle XRISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Momm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00912504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rio 1992 à Rio 2012 : Vingt ans de développement durable en 30 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kemouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ahyerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête d'évaluation de la pertinence et de la lisibilité des thématiques de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPASEL : Outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLEN : Modèle de prévision de la présence de pollens dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l'utilisation des thématiques de Médiaterre, Echantillonnage sur les mois de mai et juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00423301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Emergence : Développement d'un outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - Site Internet SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - CD-ROM SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Diagnostic SD 21000 Carrières & Centrales Béton Prêt à l'Emploi Cemex France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête de satisfaction des utilisateurs du réseau de sites Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;l'étudiant candide&amp;quot; à &amp;quot;l'ingénieur responsable&amp;quot; : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, La SD21000 appliquée au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lanteigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chasseigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre- Système mondial d'information francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, Les enjeux du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recueil de données pour le suivi des cathéters veineux centraux dans deux unités de réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire : l'interface entre le territoire et ses entreprises, un élément de la maîtrise des impacts environnementaux des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation technique de Médiaterre - aide à la gestion à l'usage des modérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des hydrosystèmes urbains et négociation territoriale, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Information et Technologies pour l'Environnement : Produire, traiter et diffuser l'information à destination des acteurs industriels et publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, un défi pour le 21 ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommet Mondial pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail francophone préparatoire au Sommet Mondial sur le Développement Durable de Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2017, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2016, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2015, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2014, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2014, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot; Verdissement de l'économie, quels nouveaux emplois et quelle gestion prévisionnelle des compétences dans les activités de &amp;quot; l'écoconstruction &amp;quot; dans la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2013, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediaterre Rapport technique final d'exécution du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUETE LECTEURS MEDIATERRE 2011 &amp;quot; Mediaterre et vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première phase d'activités préparatoires de déploiement et d'animation de la plateforme Agora21 en vue du Forum francophone préparatoire à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATISTIQUES et INDICATEURS MEDIATERRE 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du Programme Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot;Rio+20 et les Objectifs du Millénaire pour le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00720961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et méthode de comparaison des Agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00727410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078710723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes collaboratives, systèmes d'information pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NUMÉROs 96-97, pp. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00978365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un partenariat de type II avec Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88-89, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00641229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Numéro 87, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00600992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information pour le développement durable dans l'espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, numéro 64, pp.ISSN 0840-7827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence du français dans l'Internet de l'environnement et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°55-56-57 Numéro spécial Sommet de Johannesburg, pp 225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00725873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau francophone de l’innovation &amp;quot;Etat des lieux du projet de Réseau francophone de l’innovation et fonctionnement de la plateforme numérique Atelier FINNOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Opportunités partenariales de coopération scientifique et technologique au service des populations rurales et du monde agricole : échanges avec les organisations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallonie-Bruxelles International (WBI), Jun 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora21.org Écosystème de connaissance pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone préparatoire à Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système mondial d'information francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des connaissances environnementales (données et modèles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00595019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan statistique de Médiaterre sur 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre, 4ème session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre : le système d'information mondial francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Tunisienne, "Recherche Scientifique et Développement Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du réseau Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 : Quelles avancées pour les usages de l'Internet d'aujourd'hui et de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de Médiaterre : Réunion du Comité D'orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Comité D'orientation International de Médiaterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e session de la Conférence des Parties de la Convention cadre des Nations unies sur les changements climatiques et de la première session de la Réunion des Parties du Protocole de Kyoto (Montréal, Canada-Québec, du 28 novembre au 9 décembre 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Montréal, Canada. 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Système d'information mondial francophone pour le développement durable : Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Normes et responsabilité sociétale pour le développement durable dans l'espace francophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre le Système d'Information Mondial Francophone pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Développement durable : leçons et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ougadougou, Burkina Faso. A4 - Technologies de l'information et de la communication et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Sommet de la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene : Un logiciel pour la quantification des rejets d'assainissement au milieu naturel. Application au département de Seine St Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 1998 : les nouvelles technologies en assainissement pluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des actions des villes pour le développement durable, essai de typologie des agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges du 20 avril 1998, Atelier n° 1 " Les outils et démarches en vue de la réalisation d'agendas 21 locaux "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00858778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail du réseau francophone de l’innovation (FINNOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole intégré d’excellence pour l’énergie (PIEE) : une initiative stratégique pour l’Afrique de l’Ouest et une approche généralisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarr Secou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabo Ibrahima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Noël Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction 21 : Le portail de la construction durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pappe Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un réseau de centres de ressources sur l’écoconception dans l’espace francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayer Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum francophone de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Namur, Belgique. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la Francophonie en développement durable, 20 ans après le Sommet de la Terre (Rio, 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibi Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc de Comarmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Habib Benessahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'Energie et de l'Environnement de la Francophonie, 148p, 2012, Points de repère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00811365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Source de compétitivité pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO, La Documentation Française, 189p, 2012, Regards sur les PME, OSEO, 2110092203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00747001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STIC pour l'environnement 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transvalor - Presses des Mines, pp.342, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00441307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité Sociétale : Terminologie en français de la R.S. pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perfection Design (Canada-Québec), 105 p., 2007, Collection Point de repère 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afnor, pp.300P, 2004, ISBN : 2-12-486933-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MultiMondes, pp.300P, 2004, ISBN 2-89544-065-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME 2011 : Rapport sur l'évolution des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.179-197, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données environnementales : un capital à conserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes Environnement, pp.230-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00587881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'énergie et de l'environnement de la Francophonie, 70 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zincheria : Mise en situation professionnelle pour des élèves ingénieurs ou des étudiants de master 2 de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Douart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux, géographie et citoyenneté : de l'école à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions S. Arslan, 191 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAR : Approche systémique d'analyse de risques pilotée par modèle XRISK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Momm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Flaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00912504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rio 1992 à Rio 2012 : Vingt ans de développement durable en 30 questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kemouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ahyerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPASEL : Outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête d'évaluation de la pertinence et de la lisibilité des thématiques de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLEN : Modèle de prévision de la présence de pollens dans l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur l'utilisation des thématiques de Médiaterre, Echantillonnage sur les mois de mai et juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00423301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - CD-ROM SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre, l'information mondiale pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Géomantique et Territoire - Site Internet SAGEO2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Diagnostic SD 21000 Carrières & Centrales Béton Prêt à l'Emploi Cemex France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Emergence : Développement d'un outil d'aide à la prévision de dépassement de pollution atmosphérique par l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête de satisfaction des utilisateurs du réseau de sites Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : Réunion du Comité d'Orientation International de Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-N. Jail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation technique de Médiaterre - aide à la gestion à l'usage des modérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des hydrosystèmes urbains et négociation territoriale, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, La SD21000 appliquée au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lanteigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chasseigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire : l'interface entre le territoire et ses entreprises, un élément de la maîtrise des impacts environnementaux des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiaterre- Système mondial d'information francophone pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, Les enjeux du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recueil de données pour le suivi des cathéters veineux centraux dans deux unités de réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;l'étudiant candide&amp;quot; à &amp;quot;l'ingénieur responsable&amp;quot; : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Information et Technologies pour l'Environnement : Produire, traiter et diffuser l'information à destination des acteurs industriels et publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, un défi pour le 21 ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommet Mondial pour le Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail francophone préparatoire au Sommet Mondial sur le Développement Durable de Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Forot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2017, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2016, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2015, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01683962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRIDD; Ecole des Mines de Saint Etienne. 2014, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2014, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique d'exécution du projet : plateforme du réseau francophone de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ARMINES/Ecole des Mines de Saint Etienne; CIRIDD. 2013, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du projet Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot; Verdissement de l'économie, quels nouveaux emplois et quelle gestion prévisionnelle des compétences dans les activités de &amp;quot; l'écoconstruction &amp;quot; dans la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00918506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUETE LECTEURS MEDIATERRE 2011 &amp;quot; Mediaterre et vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première phase d'activités préparatoires de déploiement et d'animation de la plateforme Agora21 en vue du Forum francophone préparatoire à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique 2008-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00766956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATISTIQUES et INDICATEURS MEDIATERRE 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediaterre Rapport technique final d'exécution du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cocconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00768447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final d'exécution du Programme Médiaterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agora 21 &amp;quot;Rio+20 et les Objectifs du Millénaire pour le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gilfaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution interdisciplinaire à la gestion équilibrée de la ressource en eau de l'hydro-sociosystème ligérien amont dans un contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Déchomets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00720961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et méthode de comparaison des Agendas 21 locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Husseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cogerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00727410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="973DCF82"/>
+    <w:nsid w:val="E9B88ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-breuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078710723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00978365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00641229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00600992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00725873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-N. Jail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Husseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cogerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Samuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappe V&#233;ronique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cocconcelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Secou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabo Ibrahima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sempore Francis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Jail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00811365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Bonfils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc de Comarmond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Benessahraoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00587881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Douart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00912504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kemouo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ahyerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00423301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gilfaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessenay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lanteigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chasseigneaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grinand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00768447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-breuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078710723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00978365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00641229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00600992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00725873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00681139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00595019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-N. Jail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Husseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00856834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cogerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cocconcelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Secou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabo Ibrahima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sempore Francis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Jail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappe V&#233;ronique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00811365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibi Bonfils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc de Comarmond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Benessahraoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00441307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00587881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Douart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00912504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kemouo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ahyerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gilfaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00423301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessenay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lanteigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chasseigneaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grinand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01683962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00918506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00766956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00768447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00720961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>