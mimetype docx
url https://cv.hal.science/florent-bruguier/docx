--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1680,974 +1680,974 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Haj</w:t>
+                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Australasian Information Security Conference (AISC 2026)</w:t>
+              <w:t xml:space="preserve">17th Australasian Information Security Conference (AISC 2026 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australasian Computer Science Week (ACSW 2026), Feb 2026, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3793638.3793640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525254v1</w:t>
+                <w:t xml:space="preserve">hal-05525254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Analysis through Body Bias Injection on the FLASH Memory Accelerator of a Microcontroller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziling Liao</w:t>
+                <w:t xml:space="preserve">Leveraging gem5 and Machine Learning for End-to-End Detection of Cache-based Side-Channel Attack Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDTC 2025 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PROOFS 2025 - 13th International Workshop on Security Proofs for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05518210v1</w:t>
+                <w:t xml:space="preserve">hal-05372979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Bias Injection on the FLASH Memory Accelerator of a 32-Bit Microcontroller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziling Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05462354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahreen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Haj-Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComComAp 2025 - 7th Computing, Communications and IoT Applications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. pp.377-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging gem5 and Machine Learning for End-to-End Detection of Cache-based Side-Channel Attack Patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Fault Analysis through Body Bias Injection on the FLASH Memory Accelerator of a Microcontroller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziling Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROOFS 2025 - 13th International Workshop on Security Proofs for Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FDTC 2025 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia. pp.35-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC68360.2025.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372979v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05518210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware accelerator for FIPS 202 hash functions in post-quantum ready SoCs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Alidori</w:t>
+                <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2024 - IEEE 30th International Symposium on On-Line Testing and Robust System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS60994.2024.10616067⟩</w:t>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04689662v1</w:t>
+                <w:t xml:space="preserve">lirmm-04628663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using gem5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Hardware accelerator for FIPS 202 hash functions in post-quantum ready SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamante-Simone Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Alidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2024 - IEEE International Workshop on Rapid System Prototyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOLTS 2024 - IEEE 30th International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS60994.2024.10616067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP64122.2024.10871078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05160886v2</w:t>
+                <w:t xml:space="preserve">cea-04689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Riadi</w:t>
+                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t>
+              <w:t xml:space="preserve">RSP 2024 - IEEE International Workshop on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, North Carolina, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP64122.2024.10871078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04628663v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation electromagnetic analysis on an FPGA implementation of CRYSTALS-Kyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2679,161 +2679,161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME 2023 - 18th International Conference on PhD Research in Microelectronics and Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.217-220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04160004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cybersécurité au niveau matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’IoT Industriel : de la captation de la donnée à la restitution de l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cap'tronic, Jun 2023, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04936315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure hardware NTT implementation against SASCA and CPA attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2875,519 +2875,532 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04185950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Modeling Rowhammer memory corruption in the gem5 simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595254v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03817303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Rowhammer memory corruption in the gem5 simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cybersécurité au niveau matériel avec la plateforme SECNUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cybersécurité : Protégez vos infrastructures et vos produits !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap'tronic, Jul 2022, Baillargues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03817303v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04936308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cybersécurité au niveau matériel avec la plateforme SECNUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the Silicon Area Overhead of Counter-Based Rowhammer Mitigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybersécurité : Protégez vos infrastructures et vos produits !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cap'tronic, Jul 2022, Baillargues, France</w:t>
+              <w:t xml:space="preserve">CryptArchi 2022 - 18th International Workshops on Cryptographic architectures embedded in logic devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04936308v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03738883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Silicon Area Overhead of Counter-Based Rowhammer Mitigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DE SECNUM : un diplôme d'établissement pour former les experts en systèmes embarqués sécurisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CryptArchi 2022 - 18th International Workshops on Cryptographic architectures embedded in logic devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">COC 2022 - Colloque sur les Objets et Systèmes Connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Supérieure Polytechnique de Dakar, May 2022, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03738883v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03729120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminisher: A Linux Kernel based Countermeasure for TAA Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameer Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,879 +3409,866 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPS4CIP 2021 - 2nd International Workshop on Cyber-Physical Security for Critical Infrastructures Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual event, Germany. pp.477-495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-95484-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE SECNUM : un diplôme d'établissement pour former les experts en systèmes embarqués sécurisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Meghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COC 2022 - Colloque sur les Objets et Systèmes Connectés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Supérieure Polytechnique de Dakar, May 2022, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03729120v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit-Guard: An OS-based Defense Mechanism Against Transient Execution Attacks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Hardware Security: Earnings of an Introduction proposed as an Escape Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bruges (virtual), Belgium. pp.1-2, </w:t>
+              <w:t xml:space="preserve">REV 2020 - 17th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Athens, GA, United States. pp.729-741, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52575-0_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03195702v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02392461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Hardware Security: Earnings of an Introduction proposed as an Escape Game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing Rowhammer Memory Corruption in the gem5 Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REV 2020 - 17th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52575-0_60⟩</w:t>
+              <w:t xml:space="preserve">RSP 2021 - 32nd International Workshop on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual Event, France. pp.36-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02392461v1</w:t>
+                <w:t xml:space="preserve">hal-03418858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Rowhammer Memory Corruption in the gem5 Simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc France</w:t>
+                <w:t xml:space="preserve">Transit-Guard: An OS-based Defense Mechanism Against Transient Execution Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2021 - 32nd International Workshop on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806242⟩</w:t>
+              <w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruges (virtual), Belgium. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418858v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03195702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaques Rowhammer et MRAM : une réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique GDR SOC2 : Emerging technologies in security applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03730821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Platform to Analyze the Security of a System on Chip at Microarchitectural Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Forcioli</w:t>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+                <w:t xml:space="preserve">Clémentine Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroS&amp;PW 2021 - IEEE European Symposium on Security and Privacy Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienne, Austria. pp.96-102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des algorithmes de chiffrement au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Crasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCO 2021 - 8e Rencontres Cybersécurité en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03729448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Assessment of the Rowhammer Attack Using Machine Learning and the gem5 Simulator -Work in Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4313,1035 +4313,1035 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaT-CPS 2021 - ACM Workshop on Secure and Trustworthy Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtually, United States. pp.104-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3445969.3450425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux attaques matérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THCon 2021 - Toulouse Hacking Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03739267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallance, an Alternative to Blockchain for IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Lamlih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WF-IoT 2020 - IEEE 6th World Forum on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, New Orleans, LA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WF-IoT48130.2020.9221474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMUSE : un escape game pour la sécurité numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Energy-Efficiency Monitoring of OpenMP Workloads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mirka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les IDEFI : expérimenter, former, pour transformer.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReCoSoC 2019 - 14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, York, United Kingdom. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC48741.2019.9034988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02444068v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02183901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Energy-Efficiency Monitoring of OpenMP Workloads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMUSE : un escape game pour la sécurité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC 2019 - 14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les IDEFI : expérimenter, former, pour transformer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02183901v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02444068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Computing Perspectives with Reconfigurable Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC 2019 - 14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, York, United Kingdom. pp.51-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ReCoSoC48741.2019.9034961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02499157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Energy Assessment of Last-Level Cache Replacement Policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284032⟩</w:t>
+              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Braunschweig, Germany. pp.168-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77610-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651247v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMUSE : un escape game pour l'enseignement de la sécurité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02090700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMUSE : un escape game pour l'enseignement de la sécurité numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and Energy Assessment of Last-Level Cache Replacement Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Torres</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02090700v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Heterogeneous Multicore Cluster Architectures Designed for Mobile Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5386,106 +5386,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01871273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Programming for Multicore Processor Heterogeneity: OpenMP versus OmpSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,73 +5513,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenSuCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01723762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElasticSimMATE: a Fast and Accurate gem5 Trace-Driven Simulator for Multicore Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5611,300 +5611,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2017.8016146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGPIE: System-level Evaluation of Manycore Systems with Emerging Memory Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophiane Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS: Emerging Memory Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01467328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative electromagnetic analysis on an AES cryptoprocessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-System Simulation of big.LITTLE Multicore Architecture for Performance and Energy Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training School on Trustworthy Manufacturing and Utilization of Secure Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.201-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01419331v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01418745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMP scheduling on ARM big.LITTLE architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Bessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,77 +6050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flot automatique d’évaluation pour l’exploration d’architectures à base de mémoires non volatiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophiane Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,792 +6238,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01346963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware security: From concept to application</w:t>
+                <w:t xml:space="preserve">Correlative electromagnetic analysis on an AES cryptoprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Training School on Trustworthy Manufacturing and Utilization of Secure Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Leukerbad, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01345970v1</w:t>
+                <w:t xml:space="preserve">lirmm-01419331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware security: From concept to application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
+              <w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWME.2016.7496483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347354v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01345970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-System Simulation of big.LITTLE Multicore Architecture for Performance and Energy Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.20⟩</w:t>
+              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.162-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01418745v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring Oscillators Analysis for FPGA Security Purposes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité Numérique : Cas des Objets Connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRUDEVICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Salon Enova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01419909v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01253195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité Numérique : Cas des Objets Connectés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ring Oscillators Analysis for FPGA Security Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Enova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TRUDEVICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01253195v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01419909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging effects in FPGAs: an experimental analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulazim Amouri</w:t>
+                <w:t xml:space="preserve">Method for dynamic power monitoring on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPL: Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927390⟩</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01421134v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and voltage scaling impacts under neutron-induced soft error rate in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Tonfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,132 +6963,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paderborn, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETS.2014.6847845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01421128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the Impact of Aging and Voltage Scaling under Neutron-induced Soft Error Rate in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonfat Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,203 +7107,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01253184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for dynamic power monitoring on FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Najem</w:t>
+                <w:t xml:space="preserve">Aging effects in FPGAs: an experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulazim Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Kiamehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPL: Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927457⟩</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139163v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01421134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using electromagnetic emanations for variability characterization in Flash-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7329,119 +7329,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Bourrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Tarrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.109-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00985447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECNUM: an Open Characterizing Platform for Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Bourrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7463,110 +7463,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyonel Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Microelectronics Education (EWME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Scale: A Scalable, Open-Source NOC-based MPSoC for Design Space Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Busseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7615,92 +7615,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig 2011 - International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico. pp.357-362, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ReConFig.2011.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Digital Sensors for Variability Characterization on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7729,51 +7729,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-Centric Systems on Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00548801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7783,618 +7783,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-384, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Riadi</w:t>
+                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using Gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t>
+              <w:t xml:space="preserve">ACACES 2024 Poster Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fiuggi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04689311v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgetful Counters for Rowhammer Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc France</w:t>
+                <w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Novo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Hallifax, Canada. , 2024</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04711807v1</w:t>
+                <w:t xml:space="preserve">lirmm-04689311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using Gem5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Forgetful Counters for Rowhammer Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACACES 2024 Poster Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fiuggi, Italy</w:t>
+              <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hallifax, Canada. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709017v1</w:t>
+                <w:t xml:space="preserve">lirmm-04711807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Locking schemes and side channel attacks resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tallinn (Virtual), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ARM Research Summit Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9295,51 +9295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,51 +9402,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Flexible and Comprehensive Evaluation Approach for Adressing NVM Integration in Cache Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9516,51 +9516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Impact of Enhanced Cache Replacement Policy on STT-MRAM LLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9666,90 +9666,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D5.1 – Technical description of the holistic design flow in CONTINUUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9801,90 +9801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D3.2 - Evaluation of selected memory and communication technologies and exploitation opportunities in compilation and runtime management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS); Inria Rennes – Bretagne Atlantique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10182,51 +10182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrera Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aesgbnja5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05320523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Matteo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamante-Simone Crescenzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3616775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04420368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c France" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCA.2023.3328824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02081085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dalmasso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGLV8RJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01150269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Bourr&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2407832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tonfat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Hanna Both" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Wirth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchesan Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Busseuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2011.2166373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziling Liao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC68360.2025.00012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05462354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04689662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alidori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04160004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161764" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Hamza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95484-0_28" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03195702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465429" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02392461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lecointre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52575-0_60" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03418858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806242" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03730821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Forcioli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crasnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03196090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3445969.3450425" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893953v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Lamlih" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221474" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02444068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02499157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034961" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02090700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496483" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazim Amouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kiamehr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927390" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Both" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847845" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonfat Jorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927457" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tarrillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654631" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139176v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139181v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2011.66" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00548801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01356415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrera Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aesgbnja5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05320523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Matteo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamante-Simone Crescenzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3616775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04420368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c France" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCA.2023.3328824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02081085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dalmasso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGLV8RJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01150269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Bourr&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2407832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tonfat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Hanna Both" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Wirth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchesan Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Busseuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2011.2166373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05462354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziling Liao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC68360.2025.00012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04689662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alidori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04160004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Hamza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95484-0_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02392461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lecointre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52575-0_60" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03418858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806242" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03195702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465429" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03730821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Forcioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crasnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03196090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3445969.3450425" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893953v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Lamlih" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221474" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02444068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02499157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034961" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02090700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927457" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Both" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847845" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonfat Jorge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazim Amouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kiamehr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927390" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tarrillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654631" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2011.66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00548801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01356415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>