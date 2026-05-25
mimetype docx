--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1582,1266 +1582,1270 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00725660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RV-Sec5: Enhancing RISC-V Security Evaluation via Targeted ISA-Level Instrumentation using gem5</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation d'un escape game pour l'enseignement de la cybersécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Australasian Information Security Conference (AISC 2026 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">acces2026 - Rencontres Cybersécurité et Cryptographie dans l'Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525254v2</w:t>
+                <w:t xml:space="preserve">lirmm-05626234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging gem5 and Machine Learning for End-to-End Detection of Cache-based Side-Channel Attack Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Microarchitectural Analysis of Speculative Execution Patterns in RISC-V using Machine Learning and ISA-Level Masking Wrappers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROOFS 2025 - 13th International Workshop on Security Proofs for Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">IOLTS 2026 - 32nd IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Bari, Italy. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372979v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Bias Injection on the FLASH Memory Accelerator of a 32-Bit Microcontroller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziling Liao</w:t>
+                <w:t xml:space="preserve">RV-Sec5: Enhancing RISC-V Security Evaluation via Targeted ISA-Level Instrumentation using gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurine</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117129⟩</w:t>
+              <w:t xml:space="preserve">17th Australasian Information Security Conference (AISC 2026 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Computer Science Week (ACSW 2026), Feb 2026, Melbourne, Australia. pp.10-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3793638.3793640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05462354v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Analysis through Body Bias Injection on the FLASH Memory Accelerator of a Microcontroller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziling Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComComAp 2025 - 7th Computing, Communications and IoT Applications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
+              <w:t xml:space="preserve">FDTC 2025 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia. pp.35-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC68360.2025.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393482v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05518210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Analysis through Body Bias Injection on the FLASH Memory Accelerator of a Microcontroller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Body Bias Injection on the FLASH Memory Accelerator of a 32-Bit Microcontroller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziling Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDTC 2025 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDTC68360.2025.00012⟩</w:t>
+              <w:t xml:space="preserve">IOLTS 2025 - IEEE 31st International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05518210v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05462354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahreen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj-Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t>
+              <w:t xml:space="preserve">ComComAp 2025 - 7th Computing, Communications and IoT Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04628663v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware accelerator for FIPS 202 hash functions in post-quantum ready SoCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Alidori</w:t>
+                <w:t xml:space="preserve">Leveraging gem5 and Machine Learning for End-to-End Detection of Cache-based Side-Channel Attack Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Valea</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2024 - IEEE 30th International Symposium on On-Line Testing and Robust System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PROOFS 2025 - 13th International Workshop on Security Proofs for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04689662v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using gem5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Hardware accelerator for FIPS 202 hash functions in post-quantum ready SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamante-Simone Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Alidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2024 - IEEE International Workshop on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RSP64122.2024.10871078⟩</w:t>
+              <w:t xml:space="preserve">IOLTS 2024 - IEEE 30th International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS60994.2024.10616067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160886v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation electromagnetic analysis on an FPGA implementation of CRYSTALS-Kyber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
+                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2023 - 18th International Conference on PhD Research in Microelectronics and Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161764⟩</w:t>
+              <w:t xml:space="preserve">RSP 2024 - IEEE International Workshop on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, North Carolina, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP64122.2024.10871078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04160004v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cybersécurité au niveau matériel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Riadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’IoT Industriel : de la captation de la donnée à la restitution de l’information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04936315v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04628663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure hardware NTT implementation against SASCA and CPA attacks</w:t>
+                <w:t xml:space="preserve">Correlation electromagnetic analysis on an FPGA implementation of CRYSTALS-Kyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
@@ -2859,2373 +2863,2304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIME 2023 - 18th International Conference on PhD Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04185950v1</w:t>
+                <w:t xml:space="preserve">cea-04160004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Rowhammer memory corruption in the gem5 simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cybersécurité au niveau matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">L’IoT Industriel : de la captation de la donnée à la restitution de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap'tronic, Jun 2023, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03817303v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04936315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cybersécurité au niveau matériel avec la plateforme SECNUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure hardware NTT implementation against SASCA and CPA attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybersécurité : Protégez vos infrastructures et vos produits !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cap'tronic, Jul 2022, Baillargues, France</w:t>
+              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04936308v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04185950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Silicon Area Overhead of Counter-Based Rowhammer Mitigations</w:t>
+                <w:t xml:space="preserve">Modeling Rowhammer memory corruption in the gem5 simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CryptArchi 2022 - 18th International Workshops on Cryptographic architectures embedded in logic devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03738883v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03817303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE SECNUM : un diplôme d'établissement pour former les experts en systèmes embarqués sécurisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Meghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COC 2022 - Colloque sur les Objets et Systèmes Connectés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Supérieure Polytechnique de Dakar, May 2022, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03729120v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminisher: A Linux Kernel based Countermeasure for TAA Vulnerability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cybersécurité au niveau matériel avec la plateforme SECNUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPS4CIP 2021 - 2nd International Workshop on Cyber-Physical Security for Critical Infrastructures Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybersécurité : Protégez vos infrastructures et vos produits !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap'tronic, Jul 2022, Baillargues, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95484-0_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03372868v1</w:t>
+                <w:t xml:space="preserve">lirmm-04936308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaques par canaux auxiliaires quantiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Reducing the Silicon Area Overhead of Counter-Based Rowhammer Mitigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">CryptArchi 2022 - 18th International Workshops on Cryptographic architectures embedded in logic devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595254v1</w:t>
+                <w:t xml:space="preserve">lirmm-03738883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Hardware Security: Earnings of an Introduction proposed as an Escape Game</w:t>
+                <w:t xml:space="preserve">DE SECNUM : un diplôme d'établissement pour former les experts en systèmes embarqués sécurisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REV 2020 - 17th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COC 2022 - Colloque sur les Objets et Systèmes Connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Supérieure Polytechnique de Dakar, May 2022, Dakar, Sénégal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02392461v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03729120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Rowhammer Memory Corruption in the gem5 Simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc France</w:t>
+                <w:t xml:space="preserve">Diminisher: A Linux Kernel based Countermeasure for TAA Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameer Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2021 - 32nd International Workshop on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806242⟩</w:t>
+              <w:t xml:space="preserve">CPS4CIP 2021 - 2nd International Workshop on Cyber-Physical Security for Critical Infrastructures Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, virtual event, Germany. pp.477-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95484-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418858v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit-Guard: An OS-based Defense Mechanism Against Transient Execution Attacks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Hardware Security: Earnings of an Introduction proposed as an Escape Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465429⟩</w:t>
+              <w:t xml:space="preserve">REV 2020 - 17th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Athens, GA, United States. pp.729-741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52575-0_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03195702v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02392461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaques Rowhammer et MRAM : une réalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transit-Guard: An OS-based Defense Mechanism Against Transient Execution Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR SOC2 : Emerging technologies in security applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruges (virtual), Belgium. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03730821v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03195702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Platform to Analyze the Security of a System on Chip at Microarchitectural Level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">Implementing Rowhammer Memory Corruption in the gem5 Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroS&amp;PW 2021 - IEEE European Symposium on Security and Privacy Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00017⟩</w:t>
+              <w:t xml:space="preserve">RSP 2021 - 32nd International Workshop on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual Event, France. pp.36-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353878v1</w:t>
+                <w:t xml:space="preserve">hal-03418858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des algorithmes de chiffrement au quotidien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Crasnier</w:t>
+                <w:t xml:space="preserve">Virtual Platform to Analyze the Security of a System on Chip at Microarchitectural Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCO 2021 - 8e Rencontres Cybersécurité en Occitanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroS&amp;PW 2021 - IEEE European Symposium on Security and Privacy Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienne, Austria. pp.96-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03729448v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Assessment of the Rowhammer Attack Using Machine Learning and the gem5 Simulator -Work in Progress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attaques Rowhammer et MRAM : une réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SaT-CPS 2021 - ACM Workshop on Secure and Trustworthy Cyber-Physical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique GDR SOC2 : Emerging technologies in security applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196090v1</w:t>
+                <w:t xml:space="preserve">lirmm-03730821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux attaques matérielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage des algorithmes de chiffrement au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Crasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THCon 2021 - Toulouse Hacking Convention</w:t>
+              <w:t xml:space="preserve">RCO 2021 - 8e Rencontres Cybersécurité en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03739267v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03729448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wallance, an Alternative to Blockchain for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+                <w:t xml:space="preserve">Vulnerability Assessment of the Rowhammer Attack Using Machine Learning and the gem5 Simulator -Work in Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achraf Lamlih</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WF-IoT 2020 - IEEE 6th World Forum on Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT48130.2020.9221474⟩</w:t>
+              <w:t xml:space="preserve">SaT-CPS 2021 - ACM Workshop on Secure and Trustworthy Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtually, United States. pp.104-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3445969.3450425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893953v2</w:t>
+                <w:t xml:space="preserve">hal-03196090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Energy-Efficiency Monitoring of OpenMP Workloads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction aux attaques matérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC 2019 - 14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">THCon 2021 - Toulouse Hacking Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02183901v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03739267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMUSE : un escape game pour la sécurité numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wallance, an Alternative to Blockchain for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Lamlih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les IDEFI : expérimenter, former, pour transformer.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WF-IoT 2020 - IEEE 6th World Forum on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, New Orleans, LA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT48130.2020.9221474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02444068v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Computing Perspectives with Reconfigurable Hardware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMUSE : un escape game pour la sécurité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC 2019 - 14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les IDEFI : expérimenter, former, pour transformer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02499157v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02444068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Novo</w:t>
+                <w:t xml:space="preserve">Automatic Energy-Efficiency Monitoring of OpenMP Workloads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mirka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77610-1_13⟩</w:t>
+              <w:t xml:space="preserve">ReCoSoC 2019 - 14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, York, United Kingdom. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC48741.2019.9034988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02183901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMUSE : un escape game pour l'enseignement de la sécurité numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edge-Computing Perspectives with Reconfigurable Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReCoSoC 2019 - 14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, York, United Kingdom. pp.51-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC48741.2019.9034961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02090700v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02499157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Assessment of Last-Level Cache Replacement Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,1813 +5210,1804 @@
               <w:t xml:space="preserve">EDiS: Embedded and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Oran, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EDIS.2017.8284032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01651247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Heterogeneous Multicore Cluster Architectures Designed for Mobile Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Performance of STT-MRAM LLC through Enhanced Cache Replacement Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t>
+              <w:t xml:space="preserve">ARCS: Architecture of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Braunschweig, Germany. pp.168-180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77610-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01871273v1</w:t>
+                <w:t xml:space="preserve">lirmm-01669254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Programming for Multicore Processor Heterogeneity: OpenMP versus OmpSs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMUSE : un escape game pour l'enseignement de la sécurité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenSuCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01723762v1</w:t>
+                <w:t xml:space="preserve">lirmm-02090700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElasticSimMATE: a Fast and Accurate gem5 Trace-Driven Simulator for Multicore Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Heterogeneous Multicore Cluster Architectures Designed for Mobile Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2017.8016146⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723789v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01871273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGPIE: System-level Evaluation of Manycore Systems with Emerging Memory Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+                <w:t xml:space="preserve">Efficient Programming for Multicore Processor Heterogeneity: OpenMP versus OmpSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS: Emerging Memory Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">OpenSuCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01467328v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01723762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-System Simulation of big.LITTLE Multicore Architecture for Performance and Energy Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+                <w:t xml:space="preserve">ElasticSimMATE: a Fast and Accurate gem5 Trace-Driven Simulator for Multicore Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.20⟩</w:t>
+              <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2017.8016146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01418745v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMP scheduling on ARM big.LITTLE architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Novo</w:t>
+                <w:t xml:space="preserve">MAGPIE: System-level Evaluation of Manycore Systems with Emerging Memory Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTIPROG 2016 - 9th International Workshop on Programmability and Architectures for Heterogeneous Multicores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EMS: Emerging Memory Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01377630v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01467328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flot automatique d’évaluation pour l’exploration d’architectures à base de mémoires non volatiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophiane Senni</w:t>
+                <w:t xml:space="preserve">OpenMP scheduling on ARM big.LITTLE architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">MULTIPROG 2016 - 9th International Workshop on Programmability and Architectures for Heterogeneous Multicores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HIPEAC, Jan 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01345975v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01377630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité Matérielle, défi des objets connectés</w:t>
+                <w:t xml:space="preserve">Correlative electromagnetic analysis on an AES cryptoprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Training School on Trustworthy Manufacturing and Utilization of Secure Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Leukerbad, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01346963v1</w:t>
+                <w:t xml:space="preserve">lirmm-01419331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative electromagnetic analysis on an AES cryptoprocessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flot automatique d’évaluation pour l’exploration d’architectures à base de mémoires non volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophiane Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training School on Trustworthy Manufacturing and Utilization of Secure Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Leukerbad, Switzerland</w:t>
+              <w:t xml:space="preserve">ComPAS 2016 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01419331v1</w:t>
+                <w:t xml:space="preserve">lirmm-01345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware security: From concept to application</w:t>
+                <w:t xml:space="preserve">Sécurité Matérielle, défi des objets connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01345970v1</w:t>
+                <w:t xml:space="preserve">lirmm-01346963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware security: From concept to application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
+              <w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWME.2016.7496483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347354v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01345970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité Numérique : Cas des Objets Connectés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop Optimization in Presence of STT-MRAM Caches: a Study of Performance-Energy Tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Enova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.162-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01253195v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring Oscillators Analysis for FPGA Security Purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+                <w:t xml:space="preserve">Full-System Simulation of big.LITTLE Multicore Architecture for Performance and Energy Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRUDEVICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.201-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01419909v1</w:t>
+                <w:t xml:space="preserve">lirmm-01418745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for dynamic power monitoring on FPGAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité Numérique : Cas des Objets Connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL: Field Programmable Logic and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salon Enova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139163v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01253195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and voltage scaling impacts under neutron-induced soft error rate in SRAM-based FPGAs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ring Oscillators Analysis for FPGA Security Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRUDEVICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01421128v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01419909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Impact of Aging and Voltage Scaling under Neutron-induced Soft Error Rate in SRAM-based FPGAs</w:t>
+                <w:t xml:space="preserve">Aging and voltage scaling impacts under neutron-induced soft error rate in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tonfat Jorge</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tonfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7091,129 +7017,138 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paderborn, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2014.6847845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01253184v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01421128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging effects in FPGAs: an experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulazim Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saman Kiamehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,492 +7157,747 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPL: Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01421134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using electromagnetic emanations for variability characterization in Flash-based FPGAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Tarrillo</w:t>
+                <w:t xml:space="preserve">Analysing the Impact of Aging and Voltage Scaling under Neutron-induced Soft Error Rate in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonfat Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Both</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00985447v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01253184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECNUM: an Open Characterizing Platform for Integrated Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Bourrée</w:t>
+                <w:t xml:space="preserve">Method for dynamic power monitoring on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Microelectronics Education (EWME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPL: Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139176v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Scale: A Scalable, Open-Source NOC-based MPSoC for Design Space Exploration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using electromagnetic emanations for variability characterization in Flash-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Bourrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Tarrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2011 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico. pp.357-362, </w:t>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2011.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139181v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00985447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SECNUM: an Open Characterizing Platform for Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Bourrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyonel Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Workshop on Microelectronics Education (EWME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open-Scale: A Scalable, Open-Source NOC-based MPSoC for Design Space Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Busseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyonel Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchesan Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReConFig 2011 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cancun, Mexico. pp.357-362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2011.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation of Digital Sensors for Variability Characterization on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7729,51 +7919,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC: Reconfigurable Communication-Centric Systems on Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00548801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7783,673 +7973,673 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-384, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using Gem5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACACES 2024 Poster Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fiuggi, Italy</w:t>
+              <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709017v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04689311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Riadi</w:t>
+                <w:t xml:space="preserve">Forgetful Counters for Rowhammer Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Hallifax, Canada. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04689311v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04711807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forgetful Counters for Rowhammer Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc France</w:t>
+                <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using Gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hallifax, Canada. , 2024</w:t>
+              <w:t xml:space="preserve">ACACES 2024 Poster Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fiuggi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04711807v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-Locking schemes and side channel attacks resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Riadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tallinn (Virtual), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04526269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rowhammer in the gem5 simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8504,73 +8694,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2022 - Conference on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03817275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Rowhammer Effect in gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8625,168 +8815,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme SECNUM : Plateforme pédagogique d'évaluation de la sécurité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COC 2021 - Colloque sur les Objets et systèmes Connectés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03525906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-driven simulation of multithreaded applications in gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8795,188 +8985,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Butko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ARM Research Summit Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01723755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme SECNUM : Sécurité Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIPES: Journées nationales de l’Innovation pédagogique dans l’Enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01356415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECNUM : une plateforme pour étudier et comprendre les phénomènes de vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9005,159 +9195,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.1-2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01253177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Process Characterization Method for FPGAs Based on Electromagnetic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPL: Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Crête, Greece. 21st International Conference on Field Programmable Logic and Applications, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9167,51 +9357,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité des Systèmes Electroniques Intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9233,152 +9423,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01265275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la sécurité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01433825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9388,65 +9578,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Flexible and Comprehensive Evaluation Approach for Adressing NVM Integration in Cache Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9480,87 +9670,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03341602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Impact of Enhanced Cache Replacement Policy on STT-MRAM LLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9598,51 +9788,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03341604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9652,273 +9842,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D5.1 – Technical description of the holistic design flow in CONTINUUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Rennes – Bretagne Atlantique; LIRMM (UM, CNRS); Cortus S.A.S. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03168363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D3.2 - Evaluation of selected memory and communication technologies and exploitation opportunities in compilation and runtime management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Emmanuel Effiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS); Inria Rennes – Bretagne Atlantique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03168318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9928,114 +10118,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de caractérisation et de surveillance des variations technologiques et environnementales pour systèmes reconfigurables adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00965377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10182,51 +10372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrera Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aesgbnja5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05320523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Matteo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamante-Simone Crescenzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3616775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04420368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c France" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCA.2023.3328824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02081085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dalmasso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGLV8RJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01150269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Bourr&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2407832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tonfat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Hanna Both" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Wirth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchesan Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Busseuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2011.2166373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05462354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziling Liao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC68360.2025.00012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04689662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alidori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04160004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Hamza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95484-0_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02392461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lecointre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52575-0_60" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03418858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806242" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03195702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465429" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03730821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Forcioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crasnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03196090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3445969.3450425" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893953v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Lamlih" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221474" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02444068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02499157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034961" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02090700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927457" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Both" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847845" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonfat Jorge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazim Amouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kiamehr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927390" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tarrillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654631" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2011.66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00548801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01356415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrera Rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aesgbnja5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05320523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Matteo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamante-Simone Crescenzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3616775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04420368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c France" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCA.2023.3328824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02100235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nocua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02081085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dalmasso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2889790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWGLV8RJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01150269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Bourr&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2015.2407832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tonfat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Hanna Both" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Wirth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchesan Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Busseuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2011.2166373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05626234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziling Liao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC68360.2025.00012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05462354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04689662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alidori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04160004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Meghazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04936308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Hamza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95484-0_28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02392461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lecointre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52575-0_60" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03195702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465429" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03418858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806242" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Forcioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03730821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03729448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crasnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03196090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3445969.3450425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893953v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Lamlih" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT48130.2020.9221474" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02444068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02183901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mirka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034988" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02499157v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC48741.2019.9034961" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDIS.2017.8284032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01669254v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77610-1_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02090700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449376" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723762v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Butko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2017.8016146" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01467328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delobelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bessad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01345970v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496483" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Bouziane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833682" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01418745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01419909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Both" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847845" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01421134v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulazim Amouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kiamehr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253184v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonfat Jorge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927457" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tarrillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654631" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139181v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2011.66" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00548801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01356415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01253177v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01265275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03341604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168363v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03168318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00965377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>