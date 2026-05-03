--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -823,278 +823,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling irradiation by EM waves of multifunctionalized iron oxide nanoparticles and subsequent drug release</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Calvayrac</w:t>
+                <w:t xml:space="preserve">Grafting of diazonium salts on oxides surface: formation of aryl-O bonds on iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Brymora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montembault</w:t>
+                <w:t xml:space="preserve">Jonathan Fouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fontaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asma Eddarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/633/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-015-3232-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905415v1</w:t>
+                <w:t xml:space="preserve">hal-01906085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of diazonium salts on oxides surface: formation of aryl-O bonds on iron oxide nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Eddarir</w:t>
+                <w:t xml:space="preserve">Modelling irradiation by EM waves of multifunctionalized iron oxide nanoparticles and subsequent drug release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chau</w:t>
+                <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Yaacoub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.438. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 633, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-015-3232-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/633/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906085v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Mössbauer Characterization, and Ab Initio Modeling of Iron Oxide Nanoparticles of Medical Interest Functionalized by Dopamine</w:t>
               </w:r>
@@ -1623,677 +1623,802 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High temperature magnetic behaviour of iron-based nanocrystalline alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Labaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Crisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Grafoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (2), pp.193-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kullback-Leibler divergence as an estimate of reproducibility of numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 7th International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of APEmille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cabibbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Della Morte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Lattice Field Theory 19 Lattice 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Berlin, Germany. pp.1043-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APE computers--past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bodin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Cabibbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cascino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhysics Conference on Computational Physics Computational Modeling and Simulation of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Aachen, Germany. pp.402-409, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-4655(02)00314-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00948666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The APENEXT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bodin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Cabibbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Della Morte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Lattice Field Theory 19 Lattice 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Berlin, Germany. pp.173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift cluster-atom collisions: a progress report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Swift Heavy Ions in Matter 4 SHIM 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Berlin, Germany. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2440,51 +2565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Goraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Witas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Grelska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03233876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender K Sharma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamane Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sitamtze Youmbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce01525c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03454133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tang Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168892" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bajorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.03.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugui Yao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962908" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Eddarir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3232-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brymora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ourry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mammeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaacoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4027942" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buzar&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CWH23NM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.04.091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCG36VF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.09.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QTL47L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoloni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabibbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvayrac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Morte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boucaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cascino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00314-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wohrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gardes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Goraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Witas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Grelska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czerniewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03233876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender K Sharma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamane Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sitamtze Youmbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce01525c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03454133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tang Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168892" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bajorek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.05.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.03.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugui Yao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962908" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Eddarir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3232-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brymora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ourry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mammeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaacoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4027942" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buzar&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CWH23NM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.04.091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCG36VF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.09.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QTL47L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05587257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Crisan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Grafoute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266501" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoloni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabibbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvayrac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Morte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00948666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boucaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cascino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00314-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wohrer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gardes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>