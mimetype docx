--- v0 (2026-03-19)
+++ v1 (2026-04-23)
@@ -3137,243 +3137,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifaine Inguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492745v1</w:t>
+                <w:t xml:space="preserve">hal-01492744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Omaha, Nebraska, USA, Unknown Region. pp.80-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIW.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492744v1</w:t>
+                <w:t xml:space="preserve">hal-01492745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour l'ordonnancement de ressources dans les systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents system for modular image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible image processing in Embedded Systems using Multi-Agents Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation de tâches sur la plateforme multi-agents embarquée MERMAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E43CCF7"/>
+    <w:nsid w:val="BAF88731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0314-3667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112525032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8769-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://userlab.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lycos-ids.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Cheval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghanmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01849-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00852-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000157000003120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wolfarth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citerne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0314-3667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112525032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8769-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://userlab.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lycos-ids.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Cheval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghanmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01849-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00852-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000157000003120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wolfarth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citerne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>