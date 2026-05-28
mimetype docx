--- v1 (2026-04-23)
+++ v2 (2026-05-28)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">112525032</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Q87_XrQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAX-8769-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -190,60 +211,60 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de conférences Hors ClasseChevalier de l'Ordre des Palmes Académiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ph.D. en Electronique - CNU 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Mans UniversitéLaboratoire CREN - UR 2661</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://userlab.univ-lemans.fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lycos-ids.univ-lemans.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -273,1085 +294,1085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 2: Accelerators, technical infrastructure and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 234 (19), pp.5713-6197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01967-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 1: Physics and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85 (12), pp.1468. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-15077-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Network IDS in IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Ghanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (4), pp.407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42979-023-01849-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layer perceptron for network intrusion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (5-6), pp.371-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-021-00852-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIFAIFAI : Conception de Nouveaux Espaces d’Interactions pour Apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escarre, de l’éducation à la formation sur support mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.183-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iFrimousse : Portails web éducatifs augmentés de terminaux mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/stice.2010.1005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Recognition System on Chip Using the Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Reyna-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ouadjaout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.993-1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/ASP.2005.993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1361,3939 +1382,3939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Intrusion Detection: A Comprehensive Analysis of CIC-IDS2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Information Systems Security and Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.25-36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0000157000003120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CIC-IDS2017 to LYCOS-IDS2017: A corrected dataset for better performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT ’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+                <w:t xml:space="preserve">A Multi-Edge-Agent System approach for sharing heterogeneous computing resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Audras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renault</w:t>
+                <w:t xml:space="preserve">Virginie Fresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pallardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 92st Vehicular Technology Conference (VTC2020-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Victoria, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Fall49728.2020.9348722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197102v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Edge-Agent System approach for sharing heterogeneous computing resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loic Pallardy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 92st Vehicular Technology Conference (VTC2020-Fall)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035080v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooling of heterogeneous computing resources: a novel approach based on Multi-Edge-Agent concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">MLP4NIDS: An Efficient MLP-Based Network Intrusion Detection for CICIDS2017 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rosay</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Machine Learning for Networking (MLN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.240-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490122v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed-forward neural network for Network Intrusion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 91st Vehicular Technology Conference (VTC2020-Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9129472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLP4NIDS: An Efficient MLP-Based Network Intrusion Detection for CICIDS2017 Dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pooling of heterogeneous computing resources: a novel approach based on Multi-Edge-Agent concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pallardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rosay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Machine Learning for Networking (MLN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valetta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266466v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLP4NIDS : Application pratique d’un réseau de neurones pour la détection d’intrusions réseau dans les voitures connectées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plate-Forme de l'Intelligence Artificielle (PFIA2020), Jul 2020, Angers, France. pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'IoT à l'IoT-a : une approche pour des communications dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27emes Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent System for Detecting Attacks on Connected Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Smart Internet of Things (IEEE SmartIoT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Exchange with the MQTT Protocol: Dynamic Bridge Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 89th Vehicular Technology Conference: VTC2019-Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic bridge generation for iot data exchange via the mqtt protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International on Ambient Systems, Networks and Technologies (ANT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Transformée de Fourier 2D en holographie numérique: Etude, analyse des performances et implémentation sous GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème colloque GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Digital Holograms with 2D Windowed Fourier Transform: Study, Performance Analysis and GPU Implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Communication multi-niveaux pour des IoT-a. Interactions autour d'un mur d’écrans connectés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Picart</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378291v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication multi-niveaux pour des IoT-a. Interactions autour d'un mur d’écrans connectés.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Processing of Digital Holograms with 2D Windowed Fourier Transform: Study, Performance Analysis and GPU Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">IEEE SENSORS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561997v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triskell3S, une plateforme embarquée multi-agents pour les IoT-a</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifaine Inguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fabien Michel; Julien Saunier, Oct 2016, Rouen, Saint-Martin-du-Vivier, France. pp.181-190</w:t>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492738v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo minute / Mur d'écrans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée e-pédagogie 2016 : Stimuler l'apprentissage : neurosciences, pratiques innovantes, expérimentations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Omaha, Nebraska, USA, Unknown Region. pp.80-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIW.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492740v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Triskell3S, une plateforme embarquée multi-agents pour les IoT-a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Fabien Michel; Julien Saunier, Oct 2016, Rouen, Saint-Martin-du-Vivier, France. pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492744v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vidéo minute / Mur d'écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée e-pédagogie 2016 : Stimuler l'apprentissage : neurosciences, pratiques innovantes, expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492745v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour l'ordonnancement de ressources dans les systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RJCIA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents system for modular image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible image processing in Embedded Systems using Multi-Agents Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC/IEEE International Conference on Programmable Devices and Embedded Systems (PDeS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brno/Lednice, Czech Republic. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triskell3S, Démonstration sur un mur d'écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA\textquoteright2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaifai, Conception de Nouveaux Espaces d'Interactions (pour apprendre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude CREN/CREAD : "Numérique, éducation et formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, MSH, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alz@home, une aide technologique pour Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Assistance tools and Cognitive Contribution Embodied Potential of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Nouvelles Interfaces pour Apprendre la Théorie de la Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Béziers, France. pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaifai : Conception de nouveaux espaces d'interactions pour le suivi adaptatif et mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Les questions vives en éducation et formation : regards croisés France-Canada"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AllSchools : l'information universitaire étudiante sur support mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIUEN 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de synchronisation des échanges écrits : analyse comparative de deux dispositifs de formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Becerril-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Webportals Augmented by Mobile Devices with iFrimousse Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 TH IEEE International conference on advanced learning technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. pp.236-240, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Physical Objects and Learning Platform in Smart House</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Conference on Design of Circuits and Integrated Systems (DCIS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical object integration and Learning platform in Home automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS International Conference Mobile Learning 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dublin, Ireland. pp.147--154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-User Detection in MC-CDMA Systems and Unsupervised Neural Network : Why ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Neural networks for Multi-User Detection in CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Sharyah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914881v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for Multi-User Detection in CDMA Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multi-User Detection in MC-CDMA Systems and Unsupervised Neural Network : Why ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Sharyah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917577v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised networks for Multi-User Detection in MC-CDMA Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Unsupervised networks for multi-user detection in CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nouvel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Personnal Wireless Communications (ICPWC 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, New-Delhi, India</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Personal Wireless Communications. (ICPWC 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936573v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised networks for multi-user detection in CDMA systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Unsupervised networks for Multi-User Detection in MC-CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Nouvel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Personal Wireless Communications. (ICPWC 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, New Dehli, India</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Personnal Wireless Communications (ICPWC 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, New-Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434614v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-User Detection for CDMA communications based on self organised neural networks structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Kohonen neural networks for Multi-User Detection in CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first IEEE International\Workshop on Electronic Design, Test and Applications (Delta 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Neural Information Processing (ICONIP 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Singapour, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936570v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohonen neural networks for Multi-User Detection in CDMA Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multi-User Detection for CDMA communications based on self organised neural networks structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Neural Information Processing (ICONIP 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Singapour, Malaysia</w:t>
+              <w:t xml:space="preserve">The first IEEE International\Workshop on Electronic Design, Test and Applications (Delta 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936575v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-user detection for CDMA communications based on self-organized neural networks structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DELTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de prototypage - Applications au domaine des télécommunications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CNFM 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Saint-Malô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of MC-CDMA techniques on mixed Prototyping Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Design of Circuits and Integrated Systems Conference (DCIS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5303,245 +5324,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation de tâches sur la plateforme multi-agents embarquée MERMAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (1)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NETWORK ANOMALIES DETECTION METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3138220 A1. 2022, https://worldwide.espacenet.com/publicationDetails/biblio?FT=D&amp;date=20240126&amp;DB=EPODOC&amp;locale=&amp;CC=FR&amp;NR=3138220A1&amp;KC=A1&amp;ND=6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SYSTEME D'AFFICHAGE MULTI-AGENTS ET METHODE D'AFFICHAGE ASSOCIEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3040850. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5609,51 +5718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAF88731"/>
+    <w:nsid w:val="EB1C0CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0314-3667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112525032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8769-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://userlab.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lycos-ids.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Cheval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghanmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01849-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00852-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000157000003120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wolfarth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citerne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carlier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0314-3667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112525032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Q87_XrQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8769-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://userlab.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lycos-ids.univ-lemans.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Cheval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghanmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01849-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Riou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00852-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000157000003120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9129472" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wolfarth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936573v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citerne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>