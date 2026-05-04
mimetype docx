--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Carn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-3658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225005379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carn_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent sur l'étude expérimentale de la matière complexe (i.e. auto-organisation, structure et dynamique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse particulièrement à l'auto-assemblage, et au désassemblage, d'objets nanoscopiques dans des milieux mous qui peuvent être « passifs » (i.e. mousses, émulsions, solutions de polymères) ou vivants (i.e. cellules, plantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce travail de nature fondamentale est principalement guidé par la curiosité avec les objectifs de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre le devenir des nanomatériaux dans le vivant,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">concevoir de nouveaux matériaux en utilisant des approches d'autoassemblage durables/frugales,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre la relation entre la nanostructure d'un matériaux et ses propriétés émergentes (i.e. optiques, mécaniques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux se placent dans le domaine interdisciplinaire de la matière complexe, au carrefour de la physique, de la chimie et de la science des matériaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-... →  Responsabilité de la licence Pro en alternance « Analyse des Matériaux », Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022	→ Coordinateur de l’ANR JCJC « COLIGOMERES » (150 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 → Co-responsable de la double licence Physique-Chimie (L1, L2, L3), Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 →  Coordination d’un projet pédagogique innovant &amp;quot;Licences aux Interfaces&amp;quot;, Sorbonne Paris Cité (190 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2022 →  Co-responsable du Master 2 « Fluides Complexes & Milieux Divisés » (P6, P7 & P11).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 → HDR, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-... →  Maître de conférences, section 28, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	→ ATER, Collège de France,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006	→ Doctorat de Physique & Chimie de la Matière Condensée, Université Bordeaux 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte Carbone</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 tonnes de CO₂e par an d'après </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nosgestesclimat.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of Thermoresponsive Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gold nanocluster/MIL-100(Fe) bimodal nanovector for the therapy of inflammatory disease through attenuation of Toll-like receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Becharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (25), pp.12037-12049. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr06685a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of gold nanoparticles by chitosan for improved epinephrine detection using a portable surface enhanced Raman scattering device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.123752. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Nanoparticle–Polyelectrolyte Complexes with Tunable Structure Probed by Synchrotron Small-Angle X-ray Scattering: Implications for the Production of Colloidal Crystals-Based Nanophotonic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.3990-4004. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mielcarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (14), pp.3195-3211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Driven Arrested Phase-Separation of Polyelectrolyte-Gold Nanoparticle Assemblies Leading to Plasmonic Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630 (A), pp.355-364. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Thermo- and pH-Sensitive Hybrid Microgels Loaded with Fluorescent Dyes and Ultrasmall Gold Nanoparticles for Photoacoustic Imaging and Photothermal Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartikey Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Onidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (49), pp.54439-54457. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c12796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Polyethyleneimine (PEI)–Gold Nanocomposites Modulate Macrophage Activation and Reprogram Mouse Breast Triple-Negative MET-1 Tumor Immunological Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2234. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (5), pp.6964-6971. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Prospects, and Emerging Applications of Inkjet‐Printed Electronics: A Chemist's Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202200166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharanjan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer Al Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (21), pp.9760-9774. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust eco-compatible microporous iron coordination polymer for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rafiul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Steenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta10385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strength Enhancement by Grain Size Reduction in a Soft Colloidal Polycrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-Selective Immune-Active Mild Hyperthermia Associated with Chemotherapy in Colon Peritoneal Metastasis by Photoactivation of Fluorouracil–Gold Nanoparticle Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.3330-3348. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Rheological Properties of Magnetic Chitosan Hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Ikhaddalene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Irekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (3), pp.378-388. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPch.17148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Crystallization in Charged Gold Nanoparticle-Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsen Goukassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (27), pp.7925-7932. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected intracellular biodegradation and recrystallization of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911734116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of Fractal Gold Nanosphere Assemblies with Optimized Photothermal Conversion Using a Quantitative Structure Property Relationship (QSPR) Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Nanoparticles from Evaporating Sessile Droplets: Fresh Look into the Role of Particle/Substrate Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menghua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (39), pp.11411-11421. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assemblies of Fe 3 O 4 Nanocrystals: Toward Nanoscale Precision of Photothermal Effects in the Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2006824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202006824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Hydrophobic Nanocrystal Self‐Assemblies in Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Dobryden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Winckelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (40), pp.2004274. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Control of Linear Particle Deposits from the Drying of Inkjet-Printed Rivulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.4559-4563. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-based therapy : from past to present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (37), pp.22639-22648. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2007285117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis-driven gold nanoparticle fractal rearrangement in cells and its influence on photothermal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (42), pp.21832-21849. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR05886F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Gold Nanoparticles With Oppositely Charged, Long, Linear Chains of Periodic Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.900-908. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b09590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance of adhesomes by gold nanoparticles reveals a size- and cell type-bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.389-408. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8BM01267A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent and Selective Grafting of Polyethylene Glycol Brushes at the Surface of ZIF-8 for the Processing of Membranes for Pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigues Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.6629-6639. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b05587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethyleneimine-assisted one-pot synthesis of quasi-fractal plasmonic gold nanocomposites as a photothermal theranostic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3344-3359. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR09849B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Gel Embedded with Adipose Stem-Cell-Derived Extracellular Vesicles Promotes Esophageal Fistula Healing in a Thermo-Actuated Delivery Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Pinto Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pidial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.9800-9814. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.8b00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Aluminum Trimesate-based MOF (MIL-96): from Structure Determination to the Processing of Mixed Matrix Membranes for CO2 Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjith S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferritin Protein Regulates the Degradation of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Volatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Lam Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.1602030. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201602030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the ratio of biopolyelectrolyte persistence length to nanoparticle size in the structural tuning of electrostatic complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (032504), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.032504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Understanding of the Microstructure and Interfacial Properties of PIMs/ZIF-8 Mixed Matrix Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (40), pp.27311--27321. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Assembly of Gelatin and Inorganic Polyanions: Fine-Tuning the Mechanical Properties of Nanocomposites by Varying Their Composition and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sirnonnet-Jegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.1452-1464. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502605q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing a heteropolytungstate complex and gelatin through a coacervation process: design of bionanocomposite films as novel electrocatalysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Khadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pegot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (9208-9220), pp.9208-9220. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ta01142b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery electrode prepared by confining carbon nanotubes/V2O5 nanoribbons suspension in model aireliquid foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp. 134-139. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.5004-5015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight Into the Size Tuning of Monodispersed Colloidal Gold Obtained by Citrate Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.5731-5737. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam drainage study during plateau border mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.61. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06778h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of colloidal complexes between condensed tannins and polysaccharide hyaluronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.751-759. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201674n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (3), pp.857-861. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer folding driven nanoparticle reorganization in bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.2930-2944. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm06666a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative chemistry portfolio toward designing and tuning vanadium oxide macroscopic fibers sensing and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dexmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.154-166. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Vignes-Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.7847-7856. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (07), pp.398-408. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First example of biopolymer-polyoxometalate complex coacervation in gelatin-decavanadate mixtures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of decavanadate clusters on the rheological properties of gelatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.12596-12605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwalled-carbon-nanotube-based carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinquecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhaès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp. 2317-2320. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Opal-Like Silica Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, p. 5469-5475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made macroporous vanadium oxide foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.644-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic fibers of oriented vanadium oxide ribbons and their application as highly sensitive alcohol microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahire Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2970-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Carn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-3658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225005379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carn_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent sur l'étude expérimentale de la matière complexe (i.e. auto-organisation, structure et dynamique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse particulièrement à l'auto-assemblage, et au désassemblage, d'objets nanoscopiques dans des milieux mous qui peuvent être « passifs » (i.e. mousses, émulsions, solutions de polymères) ou vivants (i.e. cellules, plantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce travail de nature fondamentale est principalement guidé par la curiosité avec les objectifs de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre le devenir des nanomatériaux dans le vivant,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">concevoir de nouveaux matériaux en utilisant des approches d'autoassemblage durables/frugales,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre la relation entre la nanostructure d'un matériaux et ses propriétés émergentes (i.e. optiques, mécaniques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux se placent dans le domaine interdisciplinaire de la matière complexe, au carrefour de la physique, de la chimie et de la science des matériaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-... →  Responsabilité de la licence Pro en alternance « Analyse des Matériaux », Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022	→ Coordinateur de l’ANR JCJC « COLIGOMERES » (150 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 → Co-responsable de la double licence Physique-Chimie (L1, L2, L3), Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 →  Coordination d’un projet pédagogique innovant &amp;quot;Licences aux Interfaces&amp;quot;, Sorbonne Paris Cité (190 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2022 →  Co-responsable du Master 2 « Fluides Complexes & Milieux Divisés » (P6, P7 & P11).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 → HDR, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-... →  Maître de conférences, section 28, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	→ ATER, Collège de France,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006	→ Doctorat de Physique & Chimie de la Matière Condensée, Université Bordeaux 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte Carbone</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 tonnes de CO₂e par an d'après </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nosgestesclimat.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of Thermoresponsive Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gold nanocluster/MIL-100(Fe) bimodal nanovector for the therapy of inflammatory disease through attenuation of Toll-like receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Becharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (25), pp.12037-12049. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr06685a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of gold nanoparticles by chitosan for improved epinephrine detection using a portable surface enhanced Raman scattering device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.123752. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Nanoparticle–Polyelectrolyte Complexes with Tunable Structure Probed by Synchrotron Small-Angle X-ray Scattering: Implications for the Production of Colloidal Crystals-Based Nanophotonic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.3990-4004. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mielcarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (14), pp.3195-3211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Driven Arrested Phase-Separation of Polyelectrolyte-Gold Nanoparticle Assemblies Leading to Plasmonic Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630 (A), pp.355-364. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Thermo- and pH-Sensitive Hybrid Microgels Loaded with Fluorescent Dyes and Ultrasmall Gold Nanoparticles for Photoacoustic Imaging and Photothermal Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartikey Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Onidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (49), pp.54439-54457. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c12796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Polyethyleneimine (PEI)–Gold Nanocomposites Modulate Macrophage Activation and Reprogram Mouse Breast Triple-Negative MET-1 Tumor Immunological Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2234. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (5), pp.6964-6971. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Prospects, and Emerging Applications of Inkjet‐Printed Electronics: A Chemist's Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202200166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust eco-compatible microporous iron coordination polymer for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rafiul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Steenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta10385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharanjan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer Al Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (21), pp.9760-9774. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strength Enhancement by Grain Size Reduction in a Soft Colloidal Polycrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-Selective Immune-Active Mild Hyperthermia Associated with Chemotherapy in Colon Peritoneal Metastasis by Photoactivation of Fluorouracil–Gold Nanoparticle Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.3330-3348. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Rheological Properties of Magnetic Chitosan Hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Ikhaddalene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Irekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (3), pp.378-388. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPch.17148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of Fractal Gold Nanosphere Assemblies with Optimized Photothermal Conversion Using a Quantitative Structure Property Relationship (QSPR) Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Crystallization in Charged Gold Nanoparticle-Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsen Goukassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (27), pp.7925-7932. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected intracellular biodegradation and recrystallization of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911734116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Nanoparticles from Evaporating Sessile Droplets: Fresh Look into the Role of Particle/Substrate Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menghua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (39), pp.11411-11421. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assemblies of Fe 3 O 4 Nanocrystals: Toward Nanoscale Precision of Photothermal Effects in the Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2006824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202006824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Hydrophobic Nanocrystal Self‐Assemblies in Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Dobryden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Winckelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (40), pp.2004274. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Control of Linear Particle Deposits from the Drying of Inkjet-Printed Rivulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.4559-4563. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-based therapy : from past to present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (37), pp.22639-22648. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2007285117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Gold Nanoparticles With Oppositely Charged, Long, Linear Chains of Periodic Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.900-908. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b09590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis-driven gold nanoparticle fractal rearrangement in cells and its influence on photothermal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (42), pp.21832-21849. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR05886F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethyleneimine-assisted one-pot synthesis of quasi-fractal plasmonic gold nanocomposites as a photothermal theranostic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3344-3359. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR09849B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent and Selective Grafting of Polyethylene Glycol Brushes at the Surface of ZIF-8 for the Processing of Membranes for Pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigues Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.6629-6639. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b05587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance of adhesomes by gold nanoparticles reveals a size- and cell type-bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.389-408. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8BM01267A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Gel Embedded with Adipose Stem-Cell-Derived Extracellular Vesicles Promotes Esophageal Fistula Healing in a Thermo-Actuated Delivery Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Pinto Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pidial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.9800-9814. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.8b00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Aluminum Trimesate-based MOF (MIL-96): from Structure Determination to the Processing of Mixed Matrix Membranes for CO2 Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjith S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferritin Protein Regulates the Degradation of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Volatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Lam Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.1602030. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201602030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Understanding of the Microstructure and Interfacial Properties of PIMs/ZIF-8 Mixed Matrix Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (40), pp.27311--27321. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the ratio of biopolyelectrolyte persistence length to nanoparticle size in the structural tuning of electrostatic complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (032504), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.032504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Assembly of Gelatin and Inorganic Polyanions: Fine-Tuning the Mechanical Properties of Nanocomposites by Varying Their Composition and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sirnonnet-Jegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.1452-1464. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502605q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing a heteropolytungstate complex and gelatin through a coacervation process: design of bionanocomposite films as novel electrocatalysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Khadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pegot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (9208-9220), pp.9208-9220. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ta01142b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery electrode prepared by confining carbon nanotubes/V2O5 nanoribbons suspension in model aireliquid foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp. 134-139. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.5004-5015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight Into the Size Tuning of Monodispersed Colloidal Gold Obtained by Citrate Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.5731-5737. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam drainage study during plateau border mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.61. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06778h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of colloidal complexes between condensed tannins and polysaccharide hyaluronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.751-759. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201674n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (3), pp.857-861. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer folding driven nanoparticle reorganization in bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.2930-2944. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm06666a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative chemistry portfolio toward designing and tuning vanadium oxide macroscopic fibers sensing and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dexmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.154-166. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Vignes-Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.7847-7856. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (07), pp.398-408. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First example of biopolymer-polyoxometalate complex coacervation in gelatin-decavanadate mixtures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of decavanadate clusters on the rheological properties of gelatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.12596-12605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwalled-carbon-nanotube-based carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinquecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhaès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp. 2317-2320. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Opal-Like Silica Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, p. 5469-5475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made macroporous vanadium oxide foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.644-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic fibers of oriented vanadium oxide ribbons and their application as highly sensitive alcohol microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahire Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2970-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63485AAD"/>
+    <w:nsid w:val="C968AFA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C4605DBE"/>
+    <w:nsid w:val="9154F9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9DEF6F2A"/>
+    <w:nsid w:val="D6BC4CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B6D8C563"/>
+    <w:nsid w:val="7CB81EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BCB69197"/>
+    <w:nsid w:val="944FCD35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-3658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225005379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carn_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosgestesclimat.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mourchid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06685a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikey Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mulens-Arias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rafiul Hasan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Steenhaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta10385g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084855v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ikhaddalene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Irekti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPch.17148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Goukassov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01064" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007285117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05886F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09590" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8BM01267A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05587" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gehanno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09849B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pinto Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perretta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith S. Pillai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03203" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201602030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.032504" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Kundu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08954" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275036v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sirnonnet-Jegat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502605q" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Khadro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01142b" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Desport" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.10.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M346DXD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00854" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201674n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm06666a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471571v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dexmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4LQ8LHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djabourov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trinquecoste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delha&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.06.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P789JWMK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saadaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julian-Lopez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahire Biette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-3658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225005379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carn_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosgestesclimat.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mourchid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06685a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikey Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mulens-Arias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rafiul Hasan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Steenhaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta10385g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084855v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ikhaddalene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Irekti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPch.17148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Goukassov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007285117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09590" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05886F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gehanno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09849B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8BM01267A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pinto Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perretta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith S. Pillai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03203" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201602030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Kundu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08954" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.032504" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275036v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sirnonnet-Jegat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502605q" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Khadro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01142b" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Desport" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.10.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M346DXD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00854" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201674n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm06666a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471571v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dexmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4LQ8LHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djabourov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trinquecoste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delha&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.06.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P789JWMK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saadaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julian-Lopez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahire Biette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>