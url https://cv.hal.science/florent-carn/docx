--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Carn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-3658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225005379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carn_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent sur l'étude expérimentale de la matière complexe (i.e. auto-organisation, structure et dynamique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse particulièrement à l'auto-assemblage, et au désassemblage, d'objets nanoscopiques dans des milieux mous qui peuvent être « passifs » (i.e. mousses, émulsions, solutions de polymères) ou vivants (i.e. cellules, plantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce travail de nature fondamentale est principalement guidé par la curiosité avec les objectifs de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre le devenir des nanomatériaux dans le vivant,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">concevoir de nouveaux matériaux en utilisant des approches d'autoassemblage durables/frugales,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre la relation entre la nanostructure d'un matériaux et ses propriétés émergentes (i.e. optiques, mécaniques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux se placent dans le domaine interdisciplinaire de la matière complexe, au carrefour de la physique, de la chimie et de la science des matériaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-... →  Responsabilité de la licence Pro en alternance « Analyse des Matériaux », Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022	→ Coordinateur de l’ANR JCJC « COLIGOMERES » (150 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 → Co-responsable de la double licence Physique-Chimie (L1, L2, L3), Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 →  Coordination d’un projet pédagogique innovant &amp;quot;Licences aux Interfaces&amp;quot;, Sorbonne Paris Cité (190 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2022 →  Co-responsable du Master 2 « Fluides Complexes & Milieux Divisés » (P6, P7 & P11).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 → HDR, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-... →  Maître de conférences, section 28, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	→ ATER, Collège de France,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006	→ Doctorat de Physique & Chimie de la Matière Condensée, Université Bordeaux 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte Carbone</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 tonnes de CO₂e par an d'après </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nosgestesclimat.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of Thermoresponsive Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gold nanocluster/MIL-100(Fe) bimodal nanovector for the therapy of inflammatory disease through attenuation of Toll-like receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Becharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (25), pp.12037-12049. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr06685a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of gold nanoparticles by chitosan for improved epinephrine detection using a portable surface enhanced Raman scattering device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.123752. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Nanoparticle–Polyelectrolyte Complexes with Tunable Structure Probed by Synchrotron Small-Angle X-ray Scattering: Implications for the Production of Colloidal Crystals-Based Nanophotonic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.3990-4004. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mielcarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (14), pp.3195-3211. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Driven Arrested Phase-Separation of Polyelectrolyte-Gold Nanoparticle Assemblies Leading to Plasmonic Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630 (A), pp.355-364. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Thermo- and pH-Sensitive Hybrid Microgels Loaded with Fluorescent Dyes and Ultrasmall Gold Nanoparticles for Photoacoustic Imaging and Photothermal Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartikey Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Onidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (49), pp.54439-54457. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c12796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Polyethyleneimine (PEI)–Gold Nanocomposites Modulate Macrophage Activation and Reprogram Mouse Breast Triple-Negative MET-1 Tumor Immunological Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2234. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (5), pp.6964-6971. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Prospects, and Emerging Applications of Inkjet‐Printed Electronics: A Chemist's Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202200166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust eco-compatible microporous iron coordination polymer for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rafiul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Steenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta10385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharanjan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer Al Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (21), pp.9760-9774. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strength Enhancement by Grain Size Reduction in a Soft Colloidal Polycrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-Selective Immune-Active Mild Hyperthermia Associated with Chemotherapy in Colon Peritoneal Metastasis by Photoactivation of Fluorouracil–Gold Nanoparticle Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.3330-3348. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Rheological Properties of Magnetic Chitosan Hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Ikhaddalene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Irekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (3), pp.378-388. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPch.17148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of Fractal Gold Nanosphere Assemblies with Optimized Photothermal Conversion Using a Quantitative Structure Property Relationship (QSPR) Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Crystallization in Charged Gold Nanoparticle-Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsen Goukassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (27), pp.7925-7932. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected intracellular biodegradation and recrystallization of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911734116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Nanoparticles from Evaporating Sessile Droplets: Fresh Look into the Role of Particle/Substrate Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menghua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (39), pp.11411-11421. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assemblies of Fe 3 O 4 Nanocrystals: Toward Nanoscale Precision of Photothermal Effects in the Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2006824. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202006824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Hydrophobic Nanocrystal Self‐Assemblies in Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Dobryden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Winckelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (40), pp.2004274. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Control of Linear Particle Deposits from the Drying of Inkjet-Printed Rivulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.4559-4563. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-based therapy : from past to present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (37), pp.22639-22648. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2007285117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Gold Nanoparticles With Oppositely Charged, Long, Linear Chains of Periodic Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.900-908. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b09590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis-driven gold nanoparticle fractal rearrangement in cells and its influence on photothermal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (42), pp.21832-21849. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR05886F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethyleneimine-assisted one-pot synthesis of quasi-fractal plasmonic gold nanocomposites as a photothermal theranostic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3344-3359. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR09849B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent and Selective Grafting of Polyethylene Glycol Brushes at the Surface of ZIF-8 for the Processing of Membranes for Pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigues Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.6629-6639. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b05587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance of adhesomes by gold nanoparticles reveals a size- and cell type-bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.389-408. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8BM01267A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Gel Embedded with Adipose Stem-Cell-Derived Extracellular Vesicles Promotes Esophageal Fistula Healing in a Thermo-Actuated Delivery Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Pinto Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pidial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.9800-9814. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.8b00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Aluminum Trimesate-based MOF (MIL-96): from Structure Determination to the Processing of Mixed Matrix Membranes for CO2 Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjith S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferritin Protein Regulates the Degradation of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Volatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Lam Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.1602030. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201602030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Understanding of the Microstructure and Interfacial Properties of PIMs/ZIF-8 Mixed Matrix Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (40), pp.27311--27321. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the ratio of biopolyelectrolyte persistence length to nanoparticle size in the structural tuning of electrostatic complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (032504), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.032504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Assembly of Gelatin and Inorganic Polyanions: Fine-Tuning the Mechanical Properties of Nanocomposites by Varying Their Composition and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sirnonnet-Jegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.1452-1464. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502605q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing a heteropolytungstate complex and gelatin through a coacervation process: design of bionanocomposite films as novel electrocatalysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Khadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pegot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (9208-9220), pp.9208-9220. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ta01142b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery electrode prepared by confining carbon nanotubes/V2O5 nanoribbons suspension in model aireliquid foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp. 134-139. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.5004-5015. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight Into the Size Tuning of Monodispersed Colloidal Gold Obtained by Citrate Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.5731-5737. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam drainage study during plateau border mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.61. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06778h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of colloidal complexes between condensed tannins and polysaccharide hyaluronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.751-759. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201674n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (3), pp.857-861. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer folding driven nanoparticle reorganization in bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.2930-2944. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm06666a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative chemistry portfolio toward designing and tuning vanadium oxide macroscopic fibers sensing and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dexmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.154-166. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Vignes-Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.7847-7856. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (07), pp.398-408. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First example of biopolymer-polyoxometalate complex coacervation in gelatin-decavanadate mixtures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of decavanadate clusters on the rheological properties of gelatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.12596-12605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwalled-carbon-nanotube-based carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinquecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhaès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp. 2317-2320. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Opal-Like Silica Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, p. 5469-5475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made macroporous vanadium oxide foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.644-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic fibers of oriented vanadium oxide ribbons and their application as highly sensitive alcohol microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahire Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2970-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Carn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7842-3658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225005379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carn_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=waLgQBwAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent sur l'étude expérimentale de la matière complexe (i.e. auto-organisation, structure et dynamique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse particulièrement à l'auto-assemblage, et au désassemblage, d'objets nanoscopiques dans des milieux mous qui peuvent être « passifs » (i.e. mousses, émulsions, solutions de polymères) ou vivants (i.e. cellules, plantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce travail de nature fondamentale est principalement guidé par la curiosité avec les objectifs de :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre le devenir des nanomatériaux dans le vivant,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">concevoir de nouveaux matériaux en utilisant des approches d'autoassemblage durables/frugales,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mieux décrire/comprendre la relation entre la nanostructure d'un matériaux et ses propriétés émergentes (i.e. optiques, mécaniques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux se placent dans le domaine interdisciplinaire de la matière complexe, au carrefour de la physique, de la chimie et de la science des matériaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-... →  Responsabilité de la licence Pro en alternance « Analyse des Matériaux », Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022	→ Coordinateur de l’ANR JCJC « COLIGOMERES » (150 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2024 → Co-responsable de la double licence Physique-Chimie (L1, L2, L3), Université Paris Cité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 →  Coordination d’un projet pédagogique innovant &amp;quot;Licences aux Interfaces&amp;quot;, Sorbonne Paris Cité (190 k€),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2022 →  Co-responsable du Master 2 « Fluides Complexes & Milieux Divisés » (P6, P7 & P11).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 → HDR, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-... →  Maître de conférences, section 28, Université Paris Diderot,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	→ ATER, Collège de France,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2006	→ Doctorat de Physique & Chimie de la Matière Condensée, Université Bordeaux 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">► </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte Carbone</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 tonnes de CO₂e par an d'après </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nosgestesclimat.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of Thermoresponsive Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gold nanocluster/MIL-100(Fe) bimodal nanovector for the therapy of inflammatory disease through attenuation of Toll-like receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Becharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (25), pp.12037-12049. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr06685a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of gold nanoparticles by chitosan for improved epinephrine detection using a portable surface enhanced Raman scattering device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.123752. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Nanoparticle–Polyelectrolyte Complexes with Tunable Structure Probed by Synchrotron Small-Angle X-ray Scattering: Implications for the Production of Colloidal Crystals-Based Nanophotonic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (5), pp.3990-4004. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mielcarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (14), pp.3195-3211. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Driven Arrested Phase-Separation of Polyelectrolyte-Gold Nanoparticle Assemblies Leading to Plasmonic Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630 (A), pp.355-364. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.08.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Metal–Organic Frameworks/Gelatin Hydrogel Composites Mediated by the Coacervation Process for the Capture of Acetic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subharanjan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer Al Mohtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (21), pp.9760-9774. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust eco-compatible microporous iron coordination polymer for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rafiul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Steenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ta10385g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergic Thermo- and pH-Sensitive Hybrid Microgels Loaded with Fluorescent Dyes and Ultrasmall Gold Nanoparticles for Photoacoustic Imaging and Photothermal Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartikey Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Onidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (49), pp.54439-54457. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c12796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic Polyethyleneimine (PEI)–Gold Nanocomposites Modulate Macrophage Activation and Reprogram Mouse Breast Triple-Negative MET-1 Tumor Immunological Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2234. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Prospects, and Emerging Applications of Inkjet‐Printed Electronics: A Chemist's Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202200166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (5), pp.6964-6971. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Strength Enhancement by Grain Size Reduction in a Soft Colloidal Polycrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mourchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Boucenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor-Selective Immune-Active Mild Hyperthermia Associated with Chemotherapy in Colon Peritoneal Metastasis by Photoactivation of Fluorouracil–Gold Nanoparticle Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.3330-3348. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Rheological Properties of Magnetic Chitosan Hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Ikhaddalene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zibouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Irekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (3), pp.378-388. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3311/PPch.17148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-based therapy : from past to present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (37), pp.22639-22648. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2007285117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Gold Nanoparticles With Oppositely Charged, Long, Linear Chains of Periodic Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.900-908. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b09590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis-driven gold nanoparticle fractal rearrangement in cells and its influence on photothermal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (42), pp.21832-21849. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR05886F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Crystallization in Charged Gold Nanoparticle-Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsen Goukassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (27), pp.7925-7932. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected intracellular biodegradation and recrystallization of gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911734116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of Fractal Gold Nanosphere Assemblies with Optimized Photothermal Conversion Using a Quantitative Structure Property Relationship (QSPR) Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Assemblies of Fe 3 O 4 Nanocrystals: Toward Nanoscale Precision of Photothermal Effects in the Tumor Microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2006824. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202006824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Nanoparticles from Evaporating Sessile Droplets: Fresh Look into the Role of Particle/Substrate Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menghua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (39), pp.11411-11421. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Hydrophobic Nanocrystal Self‐Assemblies in Tumor Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolas‐boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illia Dobryden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Winckelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (40), pp.2004274. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Control of Linear Particle Deposits from the Drying of Inkjet-Printed Rivulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.4559-4563. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethyleneimine-assisted one-pot synthesis of quasi-fractal plasmonic gold nanocomposites as a photothermal theranostic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3344-3359. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR09849B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance of adhesomes by gold nanoparticles reveals a size- and cell type-bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Mulens-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Nicolás-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.389-408. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8BM01267A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent and Selective Grafting of Polyethylene Glycol Brushes at the Surface of ZIF-8 for the Processing of Membranes for Pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigues Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.6629-6639. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b05587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02072200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive Gel Embedded with Adipose Stem-Cell-Derived Extracellular Vesicles Promotes Esophageal Fistula Healing in a Thermo-Actuated Delivery Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Pinto Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pidial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.9800-9814. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.8b00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Aluminum Trimesate-based MOF (MIL-96): from Structure Determination to the Processing of Mixed Matrix Membranes for CO2 Capture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjith S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferritin Protein Regulates the Degradation of Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Volatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Lam Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.1602030. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201602030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the ratio of biopolyelectrolyte persistence length to nanoparticle size in the structural tuning of electrostatic complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (032504), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.032504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Understanding of the Microstructure and Interfacial Properties of PIMs/ZIF-8 Mixed Matrix Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (40), pp.27311--27321. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Assembly of Gelatin and Inorganic Polyanions: Fine-Tuning the Mechanical Properties of Nanocomposites by Varying Their Composition and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Sirnonnet-Jegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc-Laronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.1452-1464. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502605q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing a heteropolytungstate complex and gelatin through a coacervation process: design of bionanocomposite films as novel electrocatalysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Khadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Baroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Pegot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (9208-9220), pp.9208-9220. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ta01142b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight Into the Size Tuning of Monodispersed Colloidal Gold Obtained by Citrate Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.5731-5737. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery electrode prepared by confining carbon nanotubes/V2O5 nanoribbons suspension in model aireliquid foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Desport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp. 134-139. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.5004-5015. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer folding driven nanoparticle reorganization in bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.2930-2944. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm06666a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam drainage study during plateau border mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.61. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06778h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of colloidal complexes between condensed tannins and polysaccharide hyaluronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.751-759. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201674n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (3), pp.857-861. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative chemistry portfolio toward designing and tuning vanadium oxide macroscopic fibers sensing and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dexmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.154-166. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foam Drainage in the Presence of Nanoparticle-Surfactant Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Vignes-Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (14), pp.7847-7856. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la900414q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (07), pp.398-408. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First example of biopolymer-polyoxometalate complex coacervation in gelatin-decavanadate mixtures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of decavanadate clusters on the rheological properties of gelatin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djabourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steunou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.12596-12605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwalled-carbon-nanotube-based carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinquecoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delhaès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp. 2317-2320. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Opal-Like Silica Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, p. 5469-5475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made macroporous vanadium oxide foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.644-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic fibers of oriented vanadium oxide ribbons and their application as highly sensitive alcohol microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahire Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2970-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C968AFA1"/>
+    <w:nsid w:val="C7DC36F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9154F9FE"/>
+    <w:nsid w:val="2E15CAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D6BC4CD5"/>
+    <w:nsid w:val="FEA40269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CB81EB2"/>
+    <w:nsid w:val="85A105E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="944FCD35"/>
+    <w:nsid w:val="59FEEDF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-3658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225005379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carn_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosgestesclimat.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mourchid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06685a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikey Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mulens-Arias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rafiul Hasan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Steenhaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta10385g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084855v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ikhaddalene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Irekti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPch.17148" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Goukassov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007285117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09590" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05886F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gehanno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09849B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8BM01267A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pinto Da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perretta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith S. Pillai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03203" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201602030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Kundu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08954" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.032504" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275036v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sirnonnet-Jegat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502605q" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Khadro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01142b" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Desport" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.10.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M346DXD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00854" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201674n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm06666a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471571v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dexmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4LQ8LHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djabourov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trinquecoste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delha&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.06.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P789JWMK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saadaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julian-Lopez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahire Biette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-carn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-3658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225005379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carn_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=waLgQBwAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosgestesclimat.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mourchid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06685a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subharanjan Biswas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vieira Soares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rafiul Hasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Steenhaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta10385g" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikey Pandey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Onidas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12796" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mulens-Arias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084855v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ikhaddalene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Irekti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPch.17148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007285117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05886F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Goukassov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01244" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gehanno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09849B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8BM01267A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b05587" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pinto Da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perretta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lindner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith S. Pillai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03203" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Volatron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Lam Vuong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201602030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.032504" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Kundu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Sirnonnet-Jegat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502605q" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Khadro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01142b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00854" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Desport" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.10.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M346DXD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm06666a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790451v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06778h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201674n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471571v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dexmer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.01.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4LQ8LHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vignes-Adler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900414q" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djabourov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700023v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trinquecoste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delha&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.06.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P789JWMK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saadaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mass&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julian-Lopez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022489v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahire Biette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>