--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1190,204 +1190,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA et sécurité urbaine : le futur succès d’un échec ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ECOPOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659618v1</w:t>
+                <w:t xml:space="preserve">halshs-04994705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et sécurité urbaine : le futur succès d’un échec ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOPOSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04994705v1</w:t>
+                <w:t xml:space="preserve">hal-04659618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Smart » Cameras: Continuities and Disruptions in Defining Suspicion</w:t>
               </w:r>
@@ -1699,165 +1699,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs techniques et cognitifs des acteurs de la sécurité en gare SNCF. Apports des STS dans les études de surveillance</w:t>
+                <w:t xml:space="preserve">Sécurité et sûreté ferroviaire : une organisation dichotomique de la surveillance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Françoise de Sociologie - RT29 Sciences et techniques en société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Gouverner par les risques" thème de la séance "sécurité sûreté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942097v1</w:t>
+                <w:t xml:space="preserve">hal-00872667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité et sûreté ferroviaire : une organisation dichotomique de la surveillance ?</w:t>
+                <w:t xml:space="preserve">Savoirs techniques et cognitifs des acteurs de la sécurité en gare SNCF. Apports des STS dans les études de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Gouverner par les risques" thème de la séance "sécurité sûreté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Françoise de Sociologie - RT29 Sciences et techniques en société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872667v1</w:t>
+                <w:t xml:space="preserve">hal-00942097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de l'usager dans les dispositifs de surveillance des gares : du parcage au partage ?</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DCE9D12"/>
+    <w:nsid w:val="16F3A85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2336,51 +2336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-castagnino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5997-1077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225451387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.421.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-LFVWN54F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.06.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M59PVHB6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.champ.2021.01.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01748194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-castagnino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5997-1077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225451387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.421.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-LFVWN54F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.06.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M59PVHB6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.champ.2021.01.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01748194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>