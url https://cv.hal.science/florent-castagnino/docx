--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -106,90 +106,111 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">225451387</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TNdWdLwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de conférences en sociologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Après une formation pluridisciplinaire à la recherche en sciences sociales (IEP de Bordeaux, EHESS, ENS), j’ai entrepris une thèse sur les dispositifs de surveillance mise en place dans la politique de lutte contre la délinquance et la politique de prévention des accidents, dans le milieu ferroviaire en France. Soutenu en 2017 au LATTS (CNRS-Ecole des Ponts-Université Paris-Est), cette thèse a été récompensée par le prix de thèse 2018 d'Université Paris-Est. J’ai poursuivi mes recherches dans le cadre d'un post-doctorat à Télécom Paris (2019-2020), portant sur l’intégration des réseaux sociaux numériques dans la gestion de crise en sécurité civile, avant d'être recruté comme enseignant-chercheur à l'IMT Atlantique.</w:t>
+        <w:t xml:space="preserve">Après une formation pluridisciplinaire à la recherche en sciences sociales (IEP de Bordeaux, EHESS, ENS), j’ai entrepris une thèse sur les dispositifs de surveillance mise en place dans la politique de lutte contre la délinquance et la politique de prévention des accidents, dans le milieu ferroviaire en France. Soutenu en 2017 au LATTS (CNRS-Ecole des Ponts-Université Paris-Est), cette thèse a été récompensée par le prix de thèse 2017 d'Université Paris-Est. J’ai poursuivi mes recherches dans le cadre d'un post-doctorat à Télécom Paris (2019-2020), portant sur l’intégration des réseaux sociaux numériques dans la gestion de crise en sécurité civile, avant d'être recruté comme enseignant-chercheur à l'IMT Atlantique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je travaille désormais sur les usages et le développement d'outils d'aides à la décision (notamment issus de la recherche en intelligence artificielle) à des fins de sécurité urbaine.</w:t>
+        <w:t xml:space="preserve">Sociologue des sciences et des techniques, du travail et des organisations, je suis spécialiste des transformations contemporaines du lien entre ville, sécurité et surveillance. À partir d’enquêtes empiriques, j'analyse les modèles et théories structurant les politiques urbaines de sécurité, ainsi que la conception des dispositifs socio-techniques de surveillance et leurs usages professionnels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -212,859 +233,945 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « safe city » aux dispositifs numériques de sécurité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 251, pp.11-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.251.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller et (ne pas) être vu : stratégies visuelles en sécurité et sûreté ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108, pp.21-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène du pacte de sécurité, ou pourquoi les exercices de gestion de crise réussissent toujours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fayeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 178 (2), pp.345-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.178.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique des surveillance studies. Éléments pour une sociologie de la surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vol. 42 (1), pp.9-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.421.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparer pour mieux surveiller. Spatialité des risques et pratiques de surveillance en Gare du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103-104, pp. 44-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.103.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller par les bases de données : construction et gestion des faits de sécurité et de sûreté dans le milieu ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Prix du jeune auteur 2015, 58 (3), pp.273-295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2016.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance, &amp;quot;safe cities&amp;quot; et prédiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Laref; Michaël Laref. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.283-292, 2024, Thèmes &amp; Commentaires, 978-2-247-23077-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un dispositif de recueil de données synchronisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fayeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rizza Caroline; Bubendorff Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer les crises avec les media sociaux ? Une approche pluridisciplinaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-114, 2022, Collection Sciences Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03767391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les media sociaux dans un SDIS : entre épreuve de crédibilité et ressource professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Castagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Riza; Sandrine Bubendorff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer les crises avec les media sociaux ? Une approche pluridisciplinaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-130, 2022, 9782356718716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Montrer du bleu » : les mutations marchandes de la Surveillance Générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Champin, Jean Finez, Alexandre Largier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La SNCF à l’épreuve du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.127-148, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/asava.champ.2021.01.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1074,853 +1181,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicabilité de séries temporelles : étude de cas sur des données de sécurité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier EXPLAIN'AI @ Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et sécurité urbaine : le futur succès d’un échec ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOPOSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04994705v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de biais et intégration de connaissances expertes pour l'explicabilité en Intelligence Artificielle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">IA et sécurité urbaine : le futur succès d’un échec ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Société &amp; IA @ Plate-Forme Intelligence Artificielle de l'AFIA (PFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ECOPOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659618v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04994705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Smart » Cameras: Continuities and Disruptions in Defining Suspicion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing technologies - Big Data Lives Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Social Anthropology - Bern Univsersity, Oct 2023, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction colloque Surveillance (35 intervenants), L. Laref, M. Laref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Laref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Laref, M. Laref (dir.), Surveillance, Colloque des 6 et 7 avril 2023, organisé à la Faculté de droit de l'UCLille. Colloque organisé dans le cadre d’un projet de recherche INES, en partenariat avec les éditions Dalloz, les revues AJ Pénal Dalloz et Dalloz iP/iT, le Ministère de la Justice-Ecole Nationale d’Administration Pénitentiaire, le Centre Interdisciplinaire de Recherche Appliquée au champ Pénitentiaire (CIRAP), l’Institut des Hautes Etudes du Ministère de l’Intérieur (IHEMI) et avec le soutien du Centre de Recherche sur les Relations entre les Risques et le Droit (C3RD), l'UCLille, la Fondation de la catho, la région Haut-de-France. 35 intervenants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from a crisis management exercise ? Trusting social media in a french firefighters’ department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information System for Crisis Response And Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du crachat à l’attentat&amp;quot;. La construction statistique du fait de sûreté en milieu ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vè Congrès de l'AFS - La sociologie, une science contre nature ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité et sûreté ferroviaire : une organisation dichotomique de la surveillance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Savoirs techniques et cognitifs des acteurs de la sécurité en gare SNCF. Apports des STS dans les études de surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Gouverner par les risques" thème de la séance "sécurité sûreté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Françoise de Sociologie - RT29 Sciences et techniques en société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872667v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs techniques et cognitifs des acteurs de la sécurité en gare SNCF. Apports des STS dans les études de surveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sécurité et sûreté ferroviaire : une organisation dichotomique de la surveillance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Françoise de Sociologie - RT29 Sciences et techniques en société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Gouverner par les risques" thème de la séance "sécurité sûreté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942097v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de l'usager dans les dispositifs de surveillance des gares : du parcage au partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Les gares au Miroir de l'Urbain, thème de la séance "enjeux publics sous tension"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1930,114 +2037,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de faire de la surveillance : une sociologie des dispositifs de sécurité et de sûreté ferroviaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris-Est, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PESC1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2105,51 +2212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16F3A85E"/>
+    <w:nsid w:val="DAD43A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2336,51 +2443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-castagnino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5997-1077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225451387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.421.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-LFVWN54F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.06.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M59PVHB6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.champ.2021.01.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994705v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01748194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-castagnino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5997-1077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225451387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=TNdWdLwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2605" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.421.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-LFVWN54F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.06.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M59PVHB6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.champ.2021.01.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delahaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01748194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>