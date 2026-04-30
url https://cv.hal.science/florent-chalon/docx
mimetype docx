--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -740,287 +740,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Properties and Thermal Effect of an Epoxy Resin Composite, Encapsulation’s Element of a New Electronic Component</w:t>
+                <w:t xml:space="preserve">Local and Global Properties of a Lead-Free Solder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Rmili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Z. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ma</w:t>
+                <w:t xml:space="preserve">R. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leroy</w:t>
+                <w:t xml:space="preserve">B.D. Beake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (3), pp.702 - 707. </w:t>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.658 - 670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-013-2876-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-013-2666-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687256v1</w:t>
+                <w:t xml:space="preserve">hal-01687250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Properties of a Lead-Free Solder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Mechanical Properties and Thermal Effect of an Epoxy Resin Composite, Encapsulation’s Element of a New Electronic Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.D. Beake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (3), pp.658 - 670. </w:t>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.702 - 707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-013-2666-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-013-2876-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687250v1</w:t>
+                <w:t xml:space="preserve">hal-01687256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cutting Angles in Ti-6al-4v Milling Process on Surface Integrity: Influence of Roughness and Residual Stresses on Fatigue Limit</w:t>
               </w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (3), pp.492 - 499. </w:t>
@@ -1644,277 +1644,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
+              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808918v1</w:t>
+                <w:t xml:space="preserve">hal-03974622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Couarraze</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974622v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
@@ -3267,614 +3267,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy density estimation of crack initiation in Sn-Ag-Cu(Ni) solder by nano-impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global and local characterization of lead-free solder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ze Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité Mécanique des Composants Electroniques (FMCE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">BIT's 1st World Congress of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689893v1</w:t>
+                <w:t xml:space="preserve">hal-01689734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du surfaçage sur l'intégrité de surface et la tenue en fatigue des pièces en alliages de Titane (Ti6Al4V)</w:t>
+                <w:t xml:space="preserve">Etude du fraisage des alliages de Titane (Ti6Al4V) : Influence sur l'intégrité et la durée de vie des pièces usinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">AIP Primeca-Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689836v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du fraisage des alliages de Titane (Ti6Al4V) : Influence sur l'intégrité et la durée de vie des pièces usinées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Cellier</w:t>
+                <w:t xml:space="preserve">Evaluation des propriétés mécaniques de deux résine epoxydes destinées à des applications d'enrobage des composants électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bonhoure</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Primeca-Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Le Mont Dore, France</w:t>
+              <w:t xml:space="preserve">Fiabilité Mécanique des Composants Electroniques (FMCE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689842v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des propriétés mécaniques de deux résine epoxydes destinées à des applications d'enrobage des composants électroniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ze Ma</w:t>
+                <w:t xml:space="preserve">Influence du surfaçage sur l'intégrité de surface et la tenue en fatigue des pièces en alliages de Titane (Ti6Al4V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kesava Yellareddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité Mécanique des Composants Electroniques (FMCE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">MUGV 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689881v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local characterization of lead-free solder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy density estimation of crack initiation in Sn-Ag-Cu(Ni) solder by nano-impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belhenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT's 1st World Congress of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">Fiabilité Mécanique des Composants Electroniques (FMCE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689734v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global properties of lead free solder</w:t>
               </w:r>
@@ -3968,103 +3968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Global Properties of a Lead-Free Solder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Chalon</w:t>
+                <w:t xml:space="preserve">R. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Beake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science &amp; Technology Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5627,103 +5627,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.359-364, 2022, </w:t>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ping Tang and Jm Leor Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Crack Growth: Mechanisms, Behavior and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, 2012, 978-1-62081-599-1</w:t>
@@ -7369,51 +7369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Milton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0096-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2876-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Beake" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2666-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhoure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2014.955369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aldroe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.09.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97LT0QF1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LCKQQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1629110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tuong  Minh Duong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ratier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ratier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhenini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sedghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Benhamida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montheillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Tuong-Minh Duong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04792-4_32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D Beake" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuemarre Pascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonier Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Milton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0096-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Beake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2666-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2876-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhoure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2014.955369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aldroe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.09.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97LT0QF1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LCKQQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1629110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tuong  Minh Duong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ratier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ratier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhenini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sedghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Benhamida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montheillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Tuong-Minh Duong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04792-4_32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D Beake" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuemarre Pascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonier Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>