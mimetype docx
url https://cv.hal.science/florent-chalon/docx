--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -740,287 +740,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Properties of a Lead-Free Solder</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Properties and Thermal Effect of an Epoxy Resin Composite, Encapsulation’s Element of a New Electronic Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Z. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.D. Beake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (3), pp.658 - 670. </w:t>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.702 - 707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-013-2666-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-013-2876-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687250v1</w:t>
+                <w:t xml:space="preserve">hal-01687256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Properties and Thermal Effect of an Epoxy Resin Composite, Encapsulation’s Element of a New Electronic Component</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and Global Properties of a Lead-Free Solder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Rmili</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Leroy</w:t>
+                <w:t xml:space="preserve">B.D. Beake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (3), pp.702 - 707. </w:t>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.658 - 670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-013-2876-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-013-2666-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687256v1</w:t>
+                <w:t xml:space="preserve">hal-01687250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cutting Angles in Ti-6al-4v Milling Process on Surface Integrity: Influence of Roughness and Residual Stresses on Fatigue Limit</w:t>
               </w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (3), pp.492 - 499. </w:t>
@@ -1644,277 +1644,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Couarraze</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974622v1</w:t>
+                <w:t xml:space="preserve">hal-03808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
+              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808918v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
@@ -3375,506 +3375,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du fraisage des alliages de Titane (Ti6Al4V) : Influence sur l'intégrité et la durée de vie des pièces usinées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Cellier</w:t>
+                <w:t xml:space="preserve">Energy density estimation of crack initiation in Sn-Ag-Cu(Ni) solder by nano-impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belhenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Primeca-Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Le Mont Dore, France</w:t>
+              <w:t xml:space="preserve">Fiabilité Mécanique des Composants Electroniques (FMCE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689842v1</w:t>
+                <w:t xml:space="preserve">hal-01689893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des propriétés mécaniques de deux résine epoxydes destinées à des applications d'enrobage des composants électroniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ze Ma</w:t>
+                <w:t xml:space="preserve">Influence du surfaçage sur l'intégrité de surface et la tenue en fatigue des pièces en alliages de Titane (Ti6Al4V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kesava Yellareddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité Mécanique des Composants Electroniques (FMCE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">MUGV 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689881v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du surfaçage sur l'intégrité de surface et la tenue en fatigue des pièces en alliages de Titane (Ti6Al4V)</w:t>
+                <w:t xml:space="preserve">Etude du fraisage des alliages de Titane (Ti6Al4V) : Influence sur l'intégrité et la durée de vie des pièces usinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grimal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">AIP Primeca-Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689836v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy density estimation of crack initiation in Sn-Ag-Cu(Ni) solder by nano-impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des propriétés mécaniques de deux résine epoxydes destinées à des applications d'enrobage des composants électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ze Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiabilité Mécanique des Composants Electroniques (FMCE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689893v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global properties of lead free solder</w:t>
               </w:r>
@@ -3968,103 +3968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Global Properties of a Lead-Free Solder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.D. Beake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science &amp; Technology Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DVM, Material and Component Performance under Variable Loading,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5627,51 +5627,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Forasacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.359-364, 2022, </w:t>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ping Tang and Jm Leor Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Crack Growth: Mechanisms, Behavior and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, 2012, 978-1-62081-599-1</w:t>
@@ -7369,51 +7369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Milton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0096-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Beake" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2666-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2876-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhoure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2014.955369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aldroe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.09.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97LT0QF1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LCKQQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1629110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tuong  Minh Duong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ratier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ratier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhenini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sedghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Benhamida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montheillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Tuong-Minh Duong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04792-4_32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D Beake" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuemarre Pascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonier Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Forasacco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couarraze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Milton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-016-0096-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2876-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Beake" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2666-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhoure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2014.955369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aldroe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.09.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97LT0QF1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.01.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72FSMZ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longuemare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.379" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LCKQQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1629110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tuong  Minh Duong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ratier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ratier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhenini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sedghi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Benhamida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montheillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-59" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Tuong-Minh Duong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04792-4_32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D Beake" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tien Dung" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689607v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longuemarre Pascal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonier Patrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>